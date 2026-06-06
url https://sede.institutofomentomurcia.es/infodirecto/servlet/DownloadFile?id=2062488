--- v0 (2025-11-28)
+++ v1 (2026-06-06)
@@ -1,106 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="002A7236" w:rsidP="004A1D43">
+    <w:p w14:paraId="2BEAFA6B" w14:textId="583899F9" w:rsidR="004B18C8" w:rsidRDefault="004B18C8" w:rsidP="004A1D43">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="002A7236">
-[...30 lines deleted...]
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    </w:p>
+    <w:p w14:paraId="2BEAFA6C" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>(Sello de entrada en la C.A.)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -124,863 +85,895 @@
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>(Sello de entrada en la D.G.F.</w:t>
       </w:r>
       <w:r w:rsidR="00654FA6">
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA6D" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
-[...21 lines deleted...]
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA70" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA71" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
       </w:pPr>
       <w:r>
         <w:t>INSTANCIA DE SOLICITUD</w:t>
       </w:r>
       <w:r w:rsidR="004A1D43">
         <w:t xml:space="preserve"> DE MODIFICACION DE PLAZO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8"/>
+    <w:p w14:paraId="2BEAFA72" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B18C8">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="004B18C8" w14:paraId="2BEAFA7E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA73" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA74" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Exp.</w:t>
+              <w:t>Exp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA75" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA76" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA77" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA78" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA79" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA7A" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA7B" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA7C" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+          <w:p w14:paraId="2BEAFA7D" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA7F" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA80" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
-[...4 lines deleted...]
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA81" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+      <w:r>
+        <w:t xml:space="preserve">D…………………………………………………………………………………D.N.I. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nº</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>……………………..…..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEAFA82" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:r>
         <w:t>comparece en representación de la sociedad…………………………………………………………………...……</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA83" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>…………………………………………………………………………………….N.I.F……………………….…..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA84" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:r>
         <w:t>domiciliada, a efectos de notificación, en:………………………………………………….…………………….…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA85" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:r>
         <w:t>Municipio……………………………………………………………..Provincia …………………………………..</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8"/>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA86" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8"/>
+    <w:p w14:paraId="2BEAFA87" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EXPONE:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA88" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA89" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Que la empresa </w:t>
       </w:r>
       <w:r w:rsidR="004A1D43">
         <w:t xml:space="preserve">solicitó ante la Comunidad Autónoma con fecha……………. una subvención para el proyecto de inversión cuyo número de expediente figura señalado y que le fue concedido mediante Resolución Individual de fecha …………………… y cuya fecha fin de vigencia es ……………………. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA8A" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A1D43" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA8B" w14:textId="6410EB0C" w:rsidR="004A1D43" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
       <w:r w:rsidR="004A1D43">
-        <w:t xml:space="preserve">debido a las causas que se describen en el ANEXO  adjunto se requiere una modificación del plazo </w:t>
+        <w:t xml:space="preserve">debido a las causas que se describen en el </w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6">
+        <w:t>ANEXO adjunto</w:t>
+      </w:r>
+      <w:r w:rsidR="004A1D43">
+        <w:t xml:space="preserve"> se requiere una modificación del plazo </w:t>
       </w:r>
       <w:r w:rsidR="00035C63">
         <w:t xml:space="preserve">por las razones que se enumeran a continuación </w:t>
       </w:r>
       <w:r w:rsidR="004A1D43">
         <w:t>(señalar la que proceda)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A1D43" w:rsidRDefault="004A1D43">
+    <w:p w14:paraId="2BEAFA8C" w14:textId="77777777" w:rsidR="004A1D43" w:rsidRDefault="004A1D43">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004A1D43" w:rsidRDefault="00035C63" w:rsidP="00217884">
+    <w:p w14:paraId="2BEAFA8D" w14:textId="77777777" w:rsidR="004A1D43" w:rsidRDefault="00035C63" w:rsidP="00217884">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Para la constitución de los fondos propios exigidos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217884" w:rsidRDefault="00035C63" w:rsidP="00217884">
+    <w:p w14:paraId="2BEAFA8E" w14:textId="77777777" w:rsidR="00217884" w:rsidRDefault="00035C63" w:rsidP="00217884">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Por retrasos en la ejecución prevista del proyecto</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217884" w:rsidRDefault="00035C63" w:rsidP="00217884">
+    <w:p w14:paraId="2BEAFA8F" w14:textId="77777777" w:rsidR="00217884" w:rsidRDefault="00035C63" w:rsidP="00217884">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Por problemas en la obtención de trámites administrativos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217884" w:rsidRDefault="00035C63" w:rsidP="00217884">
+    <w:p w14:paraId="2BEAFA90" w14:textId="77777777" w:rsidR="00217884" w:rsidRDefault="00035C63" w:rsidP="00217884">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>No alcanzar el empleo a crear a fin de vigencia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A7236" w:rsidRDefault="00035C63" w:rsidP="002A7236">
+    <w:p w14:paraId="2BEAFA91" w14:textId="77777777" w:rsidR="002A7236" w:rsidRDefault="00035C63" w:rsidP="002A7236">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Reducción del plazo de vigencia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004A1D43" w:rsidRDefault="004A1D43">
+    <w:p w14:paraId="2BEAFA92" w14:textId="77777777" w:rsidR="004A1D43" w:rsidRDefault="004A1D43">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00217884" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA93" w14:textId="77777777" w:rsidR="00217884" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Que se </w:t>
       </w:r>
       <w:r w:rsidR="00217884">
         <w:t xml:space="preserve">han llevado a cabo las actuaciones contrastables que se describen en el ANEXO adjunto y sobre las que se aporta la documentación justificativa. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217884" w:rsidRDefault="00217884">
+    <w:p w14:paraId="2BEAFA94" w14:textId="77777777" w:rsidR="00217884" w:rsidRDefault="00217884">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="00217884">
+    <w:p w14:paraId="2BEAFA95" w14:textId="066D1801" w:rsidR="004B18C8" w:rsidRDefault="00217884">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Que se prevé que las causas que determinan la presente solicitud de modificación de plazo estén solventados </w:t>
+        <w:t xml:space="preserve">Que se prevé que las causas que determinan la presente solicitud de modificación de plazo estén </w:t>
+      </w:r>
+      <w:r w:rsidR="004E57D2">
+        <w:t>solventadas</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E654A7">
         <w:t>antes d</w:t>
       </w:r>
       <w:r>
         <w:t>el ……………………</w:t>
       </w:r>
       <w:r w:rsidR="00E654A7">
-        <w:t>………. ( indicar mes y año previsto)</w:t>
+        <w:t xml:space="preserve">………. </w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6">
+        <w:t>(indicar</w:t>
+      </w:r>
+      <w:r w:rsidR="00E654A7">
+        <w:t xml:space="preserve"> mes y año previsto)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA96" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA97" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>SOLICITA:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA98" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00035C63" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA99" w14:textId="77777777" w:rsidR="00035C63" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:r w:rsidR="00217884">
         <w:t xml:space="preserve">autorización de una modificación de plazo </w:t>
       </w:r>
       <w:r w:rsidR="00B8207C">
         <w:t>de</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035C63" w:rsidRDefault="00035C63" w:rsidP="00035C63">
+    <w:p w14:paraId="2BEAFA9A" w14:textId="77777777" w:rsidR="00035C63" w:rsidRDefault="00035C63" w:rsidP="00035C63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>meses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>para el cumplimiento de la condición…………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035C63" w:rsidRDefault="00035C63" w:rsidP="00035C63">
+    <w:p w14:paraId="2BEAFA9B" w14:textId="77777777" w:rsidR="00035C63" w:rsidRDefault="00035C63" w:rsidP="00035C63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>meses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>para el cumplimiento de la condición…………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00035C63" w:rsidRDefault="00035C63" w:rsidP="00035C63">
+    <w:p w14:paraId="2BEAFA9C" w14:textId="77777777" w:rsidR="00035C63" w:rsidRDefault="00035C63" w:rsidP="00035C63">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>meses</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>para el cumplimiento de la condición…………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E654A7" w:rsidRDefault="00E654A7">
+    <w:p w14:paraId="2BEAFA9D" w14:textId="77777777" w:rsidR="00E654A7" w:rsidRDefault="00E654A7">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="00035C63">
+    <w:p w14:paraId="2BEAFA9E" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="00035C63">
       <w:pPr>
         <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00B8207C">
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Resolución Individual"/>
         </w:smartTagPr>
         <w:r w:rsidR="00B8207C">
           <w:t>la Resolución Individual</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="00B8207C">
         <w:t xml:space="preserve"> de fecha ………………………………… </w:t>
       </w:r>
       <w:r w:rsidR="004B18C8">
         <w:t xml:space="preserve">en los términos señalados en </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PersonName">
         <w:smartTagPr>
           <w:attr w:name="ProductID" w:val="la Ley"/>
         </w:smartTagPr>
         <w:r w:rsidR="004B18C8">
           <w:t>la Ley</w:t>
         </w:r>
       </w:smartTag>
       <w:r w:rsidR="00CE7CD8">
         <w:t xml:space="preserve"> 50/1985 y </w:t>
       </w:r>
       <w:r w:rsidR="004B18C8">
         <w:t xml:space="preserve">en su Reglamento de desarrollo aprobado por Real Decreto </w:t>
       </w:r>
       <w:r w:rsidR="00CE7CD8">
         <w:t>899/2007, de 6 de julio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFA9F" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFAA0" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:r>
         <w:t>(lugar, fecha y firma)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFAA1" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFAA2" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
+    <w:p w14:paraId="2BEAFAA3" w14:textId="77777777" w:rsidR="004B18C8" w:rsidRDefault="004B18C8">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00035C63" w:rsidRDefault="00035C63">
+    <w:p w14:paraId="2BEAFAA4" w14:textId="77777777" w:rsidR="00035C63" w:rsidRDefault="00035C63">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00035C63" w:rsidRDefault="00035C63">
+    <w:p w14:paraId="2BEAFAA5" w14:textId="77777777" w:rsidR="00035C63" w:rsidRDefault="00035C63">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00035C63" w:rsidRDefault="00035C63">
+    <w:p w14:paraId="2D95D30F" w14:textId="77777777" w:rsidR="00722C83" w:rsidRPr="00722C83" w:rsidRDefault="00722C83" w:rsidP="00722C83">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAA6" w14:textId="77777777" w:rsidR="00035C63" w:rsidRDefault="00035C63">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B18C8" w:rsidRPr="00DE3611" w:rsidRDefault="0016225B">
+    <w:p w14:paraId="2BEAFAA7" w14:textId="05E8356C" w:rsidR="004B18C8" w:rsidRPr="00DE3611" w:rsidRDefault="0016225B">
       <w:pPr>
         <w:pStyle w:val="Ttulo4"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Sr. Director General de Fondos </w:t>
+        <w:t>Sr.</w:t>
+      </w:r>
+      <w:r w:rsidR="004E57D2">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/a.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3611">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Director</w:t>
+      </w:r>
+      <w:r w:rsidR="004E57D2">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>/a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE3611">
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> General de Fondos </w:t>
       </w:r>
       <w:r w:rsidR="00654FA6">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Europeos</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B8207C" w:rsidRPr="00DE3611" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C"/>
+    <w:p w14:paraId="2BEAFAA8" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRPr="00DE3611" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B8207C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00B8207C" w14:paraId="2BEAFAB5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAAA" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAAB" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Exp.</w:t>
+              <w:t>Exp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAAC" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAAD" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAAE" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAAF" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAB0" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAB1" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAB2" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAB3" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+          <w:p w14:paraId="2BEAFAB4" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+    <w:p w14:paraId="2BEAFAB6" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+    <w:p w14:paraId="2BEAFAB7" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+    <w:p w14:paraId="2BEAFAB8" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="0095750E">
+    <w:p w14:paraId="2BEAFAB9" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="0095750E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0053594F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>¿Ha solicitado anteriormente modificaciones de plazo para el mismo expediente?</w:t>
       </w:r>
       <w:r w:rsidRPr="00B8207C">
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
@@ -1002,58 +995,58 @@
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> SI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F06F"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> NO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
-[...6 lines deleted...]
-    <w:p w:rsidR="00B8207C" w:rsidRPr="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
+    <w:p w14:paraId="2BEAFABA" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFABB" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRPr="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A34FAE" w:rsidRPr="00DE3611">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
@@ -1067,364 +1060,344 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1811"/>
         <w:gridCol w:w="1816"/>
         <w:gridCol w:w="1804"/>
         <w:gridCol w:w="1815"/>
         <w:gridCol w:w="1814"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidTr="008158C5">
+      <w:tr w:rsidR="0095750E" w:rsidRPr="008158C5" w14:paraId="2BEAFAC1" w14:textId="77777777" w:rsidTr="008158C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFABC" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008158C5">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha de solicitud</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFABD" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008158C5">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Condición afectada</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFABE" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008158C5">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha inicial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFABF" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008158C5">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha concedida</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC0" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008158C5">
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
               <w:t>Fecha de concesión</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidTr="008158C5">
+      <w:tr w:rsidR="0095750E" w:rsidRPr="008158C5" w14:paraId="2BEAFAC7" w14:textId="77777777" w:rsidTr="008158C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC2" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC3" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC4" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC5" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC6" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidTr="008158C5">
+      <w:tr w:rsidR="0095750E" w:rsidRPr="008158C5" w14:paraId="2BEAFACD" w14:textId="77777777" w:rsidTr="008158C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC8" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAC9" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFACA" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFACB" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFACC" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="008158C5" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidTr="008158C5">
+      <w:tr w:rsidR="00DE3611" w:rsidRPr="008158C5" w14:paraId="2BEAFAD3" w14:textId="77777777" w:rsidTr="008158C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFACE" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFACF" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAD0" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAD1" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1842" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
+          <w:p w14:paraId="2BEAFAD2" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="008158C5" w:rsidRDefault="00DE3611" w:rsidP="00B8207C">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="es-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
-[...13 lines deleted...]
-    <w:p w:rsidR="0095750E" w:rsidRPr="0053594F" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
+    <w:p w14:paraId="2BEAFAD4" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAD5" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAD6" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="0053594F" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1434,248 +1407,248 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">)  </w:t>
       </w:r>
       <w:r w:rsidR="0095750E" w:rsidRPr="0053594F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Causas objetivas que motivan la presente modificación de plazo</w:t>
       </w:r>
       <w:r w:rsidR="00BC360C" w:rsidRPr="0053594F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095750E" w:rsidRDefault="00371CF0" w:rsidP="00B8207C">
+    <w:p w14:paraId="2BEAFAD7" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="00371CF0" w:rsidP="00B8207C">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BEAFB17" wp14:editId="2BEAFB18">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-48895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>90170</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5829300" cy="1818640"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5829300" cy="1818640"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="0095750E" w:rsidRPr="0095750E" w:rsidRDefault="0095750E">
+                          <w:p w14:paraId="2BEAFB38" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="0095750E" w:rsidRDefault="0095750E">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype w14:anchorId="2BEAFB17" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3.85pt;margin-top:7.1pt;width:459pt;height:143.2pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAZwvpcKwIAAFEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vthJky4x4hRdugwD&#10;ugvQ7gNkWbaFSaImKbGzry8lp1nQbS/D/CCIInVEnkN6fTNoRQ7CeQmmpNNJTokwHGpp2pJ+e9y9&#10;WVLiAzM1U2BESY/C05vN61fr3hZiBh2oWjiCIMYXvS1pF4ItsszzTmjmJ2CFQWcDTrOApmuz2rEe&#10;0bXKZnl+nfXgauuAC+/x9G500k3CbxrBw5em8SIQVVLMLaTVpbWKa7ZZs6J1zHaSn9Jg/5CFZtLg&#10;o2eoOxYY2Tv5G5SW3IGHJkw46AyaRnKRasBqpvmLah46ZkWqBcnx9kyT/3+w/PPhqyOyLukVJYZp&#10;lOhRDIG8g4HMIzu99QUGPVgMCwMeo8qpUm/vgX/3xMC2Y6YVt85B3wlWY3bTeDO7uDri+AhS9Z+g&#10;xmfYPkACGhqnI3VIBkF0VOl4ViamwvFwsZytrnJ0cfRNl9Pl9Txpl7Hi+bp1PnwQoEnclNSh9Ame&#10;He59iOmw4jkkvuZByXonlUqGa6utcuTAsE126UsVvAhThvQlXS1mi5GBv0Lk6fsThJYB+11JXdLl&#10;OYgVkbf3pk7dGJhU4x5TVuZEZORuZDEM1XASpoL6iJQ6GPsa5xA3HbiflPTY0yX1P/bMCUrUR4Oy&#10;rKZzpI2EZMwXb2douEtPdelhhiNUSQMl43YbxsHZWyfbDl8aG8HALUrZyERy1HzM6pQ39m3i/jRj&#10;cTAu7RT160+weQIAAP//AwBQSwMEFAAGAAgAAAAhACsoWADfAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SFxQ67SpmjbEqRASCG6loPbqxtskwl6H2E3D37Oc4Lg7o5k3xWZ0&#10;VgzYh9aTgtk0AYFUedNSreDj/WmyAhGiJqOtJ1TwjQE25fVVoXPjL/SGwy7WgkMo5FpBE2OXSxmq&#10;Bp0OU98hsXbyvdORz76WptcXDndWzpNkKZ1uiRsa3eFjg9Xn7uwUrBYvwyG8ptt9tTzZdbzLhuev&#10;Xqnbm/HhHkTEMf6Z4Ref0aFkpqM/kwnCKphkGTv5v5iDYH09S1IQRwUp14IsC/l/QfkDAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAGcL6XCsCAABRBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAKyhYAN8AAAAJAQAADwAAAAAAAAAAAAAAAACFBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJEFAAAAAA==&#10;">
+              <v:shape id="Text Box 4" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:-3.85pt;margin-top:7.1pt;width:459pt;height:143.2pt;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD+2z4FwIAACwEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z23HdmzVutOxYwjp&#10;+CMdfIA0TduINA5Otvb49Ljpbjcd8ILIQ2THzs/2z/bmeugMOyr0GmzBs1nKmbISKm2bgn/7un+1&#10;4swHYSthwKqCPyjPr7cvX2x6l6s5tGAqhYxArM97V/A2BJcniZet6oSfgVOWjDVgJwKp2CQVip7Q&#10;O5PM0/Qq6QErhyCV9/R6Oxn5NuLXtZLhc117FZgpOOUW4o3xLsc72W5E3qBwrZanNMQ/ZNEJbSno&#10;GepWBMEOqH+D6rRE8FCHmYQugbrWUsUaqJosfVbNfSucirUQOd6dafL/D1Z+Ot67L8jC8BYGamAs&#10;wrs7kN89s7BrhW3UDSL0rRIVBc5GypLe+fz0daTa534EKfuPUFGTxSFABBpq7EZWqE5G6NSAhzPp&#10;aghM0uNyNV+/TskkyZatstXVIrYlEfnjd4c+vFfQsVEoOFJXI7w43vkwpiPyR5cxmgejq702JirY&#10;lDuD7ChoAvbxxAqeuRnL+oKvl/PlxMBfIdJ4/gTR6UCjbHRX8NXZSeQjb+9sFQctCG0mmVI29kTk&#10;yN3EYhjKgRxHQkuoHohShGlkacVIaAF/ctbTuBbc/zgIVJyZD5bass4WRBsLUVks38xJwUtLeWkR&#10;VhJUwQNnk7gL004cHOqmpUjTIFi4oVbWOpL8lNUpbxrJyP1pfcaZv9Sj19OSb38BAAD//wMAUEsD&#10;BBQABgAIAAAAIQArKFgA3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;UOu0qZo2xKkQEghupaD26sbbJMJeh9hNw9+znOC4O6OZN8VmdFYM2IfWk4LZNAGBVHnTUq3g4/1p&#10;sgIRoiajrSdU8I0BNuX1VaFz4y/0hsMu1oJDKORaQRNjl0sZqgadDlPfIbF28r3Tkc++lqbXFw53&#10;Vs6TZCmdbokbGt3hY4PV5+7sFKwWL8MhvKbbfbU82XW8y4bnr16p25vx4R5ExDH+meEXn9GhZKaj&#10;P5MJwiqYZBk7+b+Yg2B9PUtSEEcFKdeCLAv5f0H5AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAAP7bPgXAgAALAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhACsoWADfAAAACQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="0095750E" w:rsidRPr="0095750E" w:rsidRDefault="0095750E">
+                    <w:p w14:paraId="2BEAFB38" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="0095750E" w:rsidRDefault="0095750E">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
-[...83 lines deleted...]
-    <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFAD8" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAD9" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFADA" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFADB" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFADC" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFADD" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFADE" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFADF" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAE0" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAE1" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAE2" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAE3" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="00B8207C">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAE4" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0095750E" w:rsidRPr="0053594F" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
+    <w:p w14:paraId="2BEAFAE5" w14:textId="77777777" w:rsidR="0095750E" w:rsidRPr="0053594F" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -1684,418 +1657,418 @@
         <w:endnoteReference w:id="3"/>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0095750E" w:rsidRPr="0053594F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Condiciones de la Resolución Individual a las que afecta la modificación de plazo solicitada</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095750E" w:rsidRDefault="00371CF0" w:rsidP="0095750E">
+    <w:p w14:paraId="2BEAFAE6" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="00371CF0" w:rsidP="0095750E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BEAFB19" wp14:editId="2BEAFB1A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-48895</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>43815</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5943600" cy="1060450"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Text Box 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5943600" cy="1060450"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB39" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB3A" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB3B" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB3C" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB3D" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB3E" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB3F" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB40" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB41" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB42" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB43" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB44" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB45" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB46" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB47" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB48" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-3.85pt;margin-top:3.45pt;width:468pt;height:83.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDSkGRDLQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtjJkqwx4hRdugwD&#10;ugvQ7gNkWbaFSaImKbGzry8lp2nQbS/D/CCIInVEnkN6fT1oRQ7CeQmmpNNJTokwHGpp2pJ+f9i9&#10;uaLEB2ZqpsCIkh6Fp9eb16/WvS3EDDpQtXAEQYwvelvSLgRbZJnnndDMT8AKg84GnGYBTddmtWM9&#10;omuVzfJ8mfXgauuAC+/x9HZ00k3CbxrBw9em8SIQVVLMLaTVpbWKa7ZZs6J1zHaSn9Jg/5CFZtLg&#10;o2eoWxYY2Tv5G5SW3IGHJkw46AyaRnKRasBqpvmLau47ZkWqBcnx9kyT/3+w/MvhmyOyLumMEsM0&#10;SvQghkDew0AWkZ3e+gKD7i2GhQGPUeVUqbd3wH94YmDbMdOKG+eg7wSrMbtpvJldXB1xfASp+s9Q&#10;4zNsHyABDY3TkTokgyA6qnQ8KxNT4Xi4WM3fLnN0cfRN82U+XyTtMlY8XbfOh48CNImbkjqUPsGz&#10;w50PMR1WPIXE1zwoWe+kUslwbbVVjhwYtskufamCF2HKkL6kq8VsMTLwV4g8fX+C0DJgvyupS3p1&#10;DmJF5O2DqVM3BibVuMeUlTkRGbkbWQxDNSTFEsuR5ArqIzLrYGxvHEfcdOB+UdJja5fU/9wzJyhR&#10;nwyqs5rO53EWkjFfvJuh4S491aWHGY5QJQ2UjNttGOdnb51sO3xp7AcDN6hoIxPXz1md0sf2TRKc&#10;Ri3Ox6Wdop5/CJtHAAAA//8DAFBLAwQUAAYACAAAACEAqKj6t94AAAAIAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPy07DMBBF90j8gzVIbFDr0KC8iFMhJBDsSkHt1o3dJMIeB9tNw98zrGA5ukf3nqnX&#10;szVs0j4MDgXcLhNgGlunBuwEfLw/LQpgIUpU0jjUAr51gHVzeVHLSrkzvulpGztGJRgqKaCPcaw4&#10;D22vrQxLN2qk7Oi8lZFO33Hl5ZnKreGrJMm4lQPSQi9H/djr9nN7sgKKu5dpH17Tza7NjqaMN/n0&#10;/OWFuL6aH+6BRT3HPxh+9UkdGnI6uBOqwIyARZ4TKSArgVFcrooU2IG4PC2BNzX//0DzAwAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANKQZEMtAgAAWAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKio+rfeAAAACAEAAA8AAAAAAAAAAAAAAAAAhwQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;">
+              <v:shape w14:anchorId="2BEAFB19" id="Text Box 5" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:-3.85pt;margin-top:3.45pt;width:468pt;height:83.5pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ5ZPVGgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06SlLduo6WrpUoS0&#10;XKSFD3Adp7FwPGbsNlm+nrGT7VYLvCD8YM14xsczZ47X131r2Emh12BLPp3knCkrodL2UPJvX3ev&#10;rjjzQdhKGLCq5A/K8+vNyxfrzhVqBg2YSiEjEOuLzpW8CcEVWeZlo1rhJ+CUpWAN2IpALh6yCkVH&#10;6K3JZnm+zDrAyiFI5T2d3g5Bvkn4da1k+FzXXgVmSk61hbRj2vdxzzZrURxQuEbLsQzxD1W0Qlt6&#10;9Ax1K4JgR9S/QbVaIniow0RCm0Fda6lSD9TNNH/WzX0jnEq9EDnenWny/w9Wfjrduy/IQv8Wehpg&#10;asK7O5DfPbOwbYQ9qBtE6BolKnp4GinLOueL8Wqk2hc+guy7j1DRkMUxQALqa2wjK9QnI3QawMOZ&#10;dNUHJulwsZq/XuYUkhSb5st8vkhjyUTxeN2hD+8VtCwaJUeaaoIXpzsfYjmieEyJr3kwutppY5KD&#10;h/3WIDsJUsAurdTBszRjWVfy1WK2GBj4K0Se1p8gWh1Iyka3Jb86J4ki8vbOVkloQWgz2FSysSOR&#10;kbuBxdDve6arkeXI6x6qB2IWYVAu/TQyGsCfnHWk2pL7H0eBijPzwdJ0VtP5PMo8OfPFmxk5eBnZ&#10;X0aElQRV8sDZYG7D8DWODvWhoZcGPVi4oYnWOnH9VNVYPikzjWD8RVH6l37Kevrrm18AAAD//wMA&#10;UEsDBBQABgAIAAAAIQCoqPq33gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/LTsMwEEX3SPyD&#10;NUhsUOvQoLyIUyEkEOxKQe3Wjd0kwh4H203D3zOsYDm6R/eeqdezNWzSPgwOBdwuE2AaW6cG7AR8&#10;vD8tCmAhSlTSONQCvnWAdXN5UctKuTO+6WkbO0YlGCopoI9xrDgPba+tDEs3aqTs6LyVkU7fceXl&#10;mcqt4askybiVA9JCL0f92Ov2c3uyAoq7l2kfXtPNrs2Opow3+fT85YW4vpof7oFFPcc/GH71SR0a&#10;cjq4E6rAjIBFnhMpICuBUVyuihTYgbg8LYE3Nf//QPMDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAUOWT1RoCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAqKj6t94AAAAIAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB39" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB3A" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB3B" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB3C" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB3D" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB3E" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB3F" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB40" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB41" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB42" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB43" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB44" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB45" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB46" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB47" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
-                    <w:p w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB48" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="0095750E">
-[...55 lines deleted...]
-    <w:p w:rsidR="00F17C47" w:rsidRPr="0053594F" w:rsidRDefault="00DE3611" w:rsidP="00F17C47">
+    <w:p w14:paraId="2BEAFAE7" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAE8" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAE9" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAEA" w14:textId="77777777" w:rsidR="0095750E" w:rsidRDefault="0095750E" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAEB" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAEC" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAED" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAEE" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAEF" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRPr="0053594F" w:rsidRDefault="00DE3611" w:rsidP="00F17C47">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2105,751 +2078,746 @@
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00F17C47" w:rsidRPr="0053594F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Actuaciones realizadas hasta la fecha para solventar las causas que motivan la modificación de plazo (Adjuntar documentación justificativa)</w:t>
       </w:r>
       <w:r w:rsidR="00AB256E" w:rsidRPr="0053594F">
         <w:rPr>
           <w:b/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17C47" w:rsidRDefault="00371CF0" w:rsidP="0095750E">
+    <w:p w14:paraId="2BEAFAF0" w14:textId="024CD516" w:rsidR="00F17C47" w:rsidRDefault="0013128D" w:rsidP="0095750E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BEAFB1B" wp14:editId="4AC4B340">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-48895</wp:posOffset>
+                  <wp:posOffset>-21199</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>120015</wp:posOffset>
+                  <wp:posOffset>156209</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5943600" cy="2659380"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="5916930" cy="1846385"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="20955"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5943600" cy="2659380"/>
+                          <a:ext cx="5916930" cy="1846385"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
-                        <a:ln w="9525">
+                        <a:ln w="3175">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                          <w:p w14:paraId="2BEAFB49" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                             <w:pPr>
                               <w:rPr>
                                 <w:lang w:val="es-ES"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-3.85pt;margin-top:9.45pt;width:468pt;height:209.4pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAUOuS4MAIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/06TZtrRR09XSpQhp&#10;uUi7fIDjOImF4zG222T5+h07bYmAJ0QeLI9nfDxzzky2t0OnyElYJ0EXdD5LKRGaQyV1U9BvT4c3&#10;a0qcZ7piCrQo6LNw9Hb3+tW2N7nIoAVVCUsQRLu8NwVtvTd5kjjeio65GRih0VmD7ZhH0zZJZVmP&#10;6J1KsjRdJT3Yyljgwjk8vR+ddBfx61pw/6WunfBEFRRz83G1cS3Dmuy2LG8sM63k5zTYP2TRManx&#10;0SvUPfOMHK38A6qT3IKD2s84dAnUteQi1oDVzNPfqnlsmRGxFiTHmStN7v/B8s+nr5bICrWjRLMO&#10;JXoSgyfvYCCrwE5vXI5BjwbD/IDHITJU6swD8O+OaNi3TDfizlroW8EqzG4ebiaTqyOOCyBl/wkq&#10;fIYdPUSgobZdAEQyCKKjSs9XZUIqHA+Xm8XNKkUXR1+2Wm5u1lG7hOWX68Y6/0FAR8KmoBalj/Ds&#10;9OB8SIfll5CYPihZHaRS0bBNuVeWnBi2ySF+sQKschqmNOkLullmy5GBqc9NIdL4/Q2ikx77Xcmu&#10;oOtrEMsDb+91FbvRM6nGPaas9JnIwN3Ioh/KISqWXfQpoXpGZi2M7Y3jiJsW7E9KemztgrofR2YF&#10;JeqjRnU288UizEI0Fsu3GRp26imnHqY5QhXUUzJu936cn6OxsmnxpbEfNNyhorWMXAfpx6zO6WP7&#10;RgnOoxbmY2rHqF8/hN0LAAAA//8DAFBLAwQUAAYACAAAACEAOsdSqN8AAAAJAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPTU/DMAyG70j8h8hIXNCWsk7rB00nhASCGwwE16zx2orGKUnWlX+POcHRfl69&#10;flxtZzuICX3oHSm4XiYgkBpnemoVvL3eL3IQIWoyenCECr4xwLY+P6t0adyJXnDaxVZwCYVSK+hi&#10;HEspQ9Oh1WHpRiRmB+etjjz6VhqvT1xuB7lKko20uie+0OkR7zpsPndHqyBfP04f4Sl9fm82h6GI&#10;V9n08OWVuryYb29ARJzjXxh+9VkdanbauyOZIAYFiyzjJO/zAgTzYpWnIPYK1ikTWVfy/wf1DwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAUOuS4MAIAAFgEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQA6x1Ko3wAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;">
+              <v:shape w14:anchorId="2BEAFB1B" id="Text Box 6" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:-1.65pt;margin-top:12.3pt;width:465.9pt;height:145.4pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcS1GMGwIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N45z28SKs9pmm6rS&#10;9iJt+wEYYxsVMxRI7PTrO2BvNr29VOUBMQycmTlzZnvbt4qchHUSdE7TyZQSoTmUUtc5/fL58GpN&#10;ifNMl0yBFjk9C0dvdy9fbDuTiRk0oEphCYJol3Ump433JksSxxvRMjcBIzQ6K7At82jaOikt6xC9&#10;VclsOl0lHdjSWODCOby9H5x0F/GrSnD/saqc8ETlFHPzcbdxL8Ke7LYsqy0zjeRjGuwfsmiZ1Bj0&#10;AnXPPCNHK3+DaiW34KDyEw5tAlUluYg1YDXp9JdqHhtmRKwFyXHmQpP7f7D8w+nRfLLE96+hxwbG&#10;Ipx5AP7VEQ37hula3FkLXSNYiYHTQFnSGZeNXwPVLnMBpOjeQ4lNZkcPEaivbBtYwToJomMDzhfS&#10;Re8Jx8vlJl1t5uji6EvXi9V8vYwxWPb03Vjn3wpoSTjk1GJXIzw7PTgf0mHZ05MQzYGS5UEqFQ1b&#10;F3tlyYmhAg5xjeg/PVOadDmdpzfLgYG/Qkzj+hNEKz1KWck2p+vLI5YF3t7oMgrNM6mGM6as9Ehk&#10;4G5g0fdFT2SZ01kIEHgtoDwjsxYG5eKk4aEB+52SDlWbU/ftyKygRL3T2J1NulgEmUdjsbyZoWGv&#10;PcW1h2mOUDn1lAzHvR9G42isrBuMNOhBwx12tJKR6+esxvRRmbEF4xQF6V/b8dXzrO9+AAAA//8D&#10;AFBLAwQUAAYACAAAACEAicKZwd4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8&#10;g7VIXFDrNGlLCdlUFRLcQGrLB2xjk0TNrqPYbcLfY05wHM1o5k2xnbhTVzv41gnCYp6AslI500qN&#10;8Hl8nW1A+UBiqHNiEb6th215e1NQbtwoe3s9hFrFEvE5ITQh9LnWvmosk5+73kr0vtzAFKIcam0G&#10;GmM5dzpNkrVmaiUuNNTbl8ZW58OFEd5JaGLe7x5c4A8e0/Pb4zFBvL+bds+ggp3CXxh+8SM6lJHp&#10;5C5ivOoQZlkWkwjpcg0q+k/pZgXqhJAtVkvQZaH/Pyh/AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAFxLUYwbAgAAMwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAInCmcHeAAAACQEAAA8AAAAAAAAAAAAAAAAAdQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" strokeweight=".25pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
+                    <w:p w14:paraId="2BEAFB49" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRPr="0095750E" w:rsidRDefault="00F17C47" w:rsidP="00F17C47">
                       <w:pPr>
                         <w:rPr>
                           <w:lang w:val="es-ES"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
-[...153 lines deleted...]
-    <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
+    <w:p w14:paraId="2BEAFAF1" w14:textId="072A7165" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF2" w14:textId="32179AD2" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF3" w14:textId="0EA04161" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF4" w14:textId="77777777" w:rsidR="00F17C47" w:rsidRDefault="00F17C47" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF5" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF6" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF7" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF8" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAF9" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAFA" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAFB" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAFC" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFAFD" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFB06" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BEAFB07" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="0095750E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
         <w:gridCol w:w="482"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DE3611">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00DE3611" w14:paraId="2BEAFB13" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="480"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="667" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB08" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB09" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Exp.</w:t>
+              <w:t>Exp</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB0A" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB0B" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB0C" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB0D" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB0E" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB0F" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB10" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB11" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="482" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
+          <w:p w14:paraId="2BEAFB12" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="009E1F78">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB14" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A34FAE" w:rsidRPr="00B8207C" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
-[...10 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="2BEAFB15" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRPr="00B8207C" w:rsidRDefault="00A34FAE" w:rsidP="0095750E">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A34FAE" w:rsidRPr="00B8207C" w:rsidSect="004E57D2">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:titlePg/>
+      <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004734E0" w:rsidRDefault="004734E0">
+    <w:p w14:paraId="2BEAFB1F" w14:textId="77777777" w:rsidR="004734E0" w:rsidRDefault="004734E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004734E0" w:rsidRDefault="004734E0">
+    <w:p w14:paraId="2BEAFB20" w14:textId="77777777" w:rsidR="004734E0" w:rsidRDefault="004734E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:id="1">
-    <w:p w:rsidR="00A34FAE" w:rsidRPr="00DE3611" w:rsidRDefault="00DE3611">
+    <w:p w14:paraId="2BEAFB26" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRPr="00DE3611" w:rsidRDefault="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A34FAE" w:rsidRPr="00DE3611">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
+    <w:p w14:paraId="2BEAFB27" w14:textId="4192967C" w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Fecha de solicitud</w:t>
+        <w:t xml:space="preserve">Fecha de </w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6" w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>solicitud</w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6" w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Se indicará la fecha en la que se solicitó la prórroga anterior</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
+        <w:t xml:space="preserve"> Se indicará la fecha en la que se solicitó la prórroga anterior</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEAFB28" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Condición afectada</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>: Se indicará el epígrafe de la condición afectada indicada en la Resolución en la que la condición se describe. (Por ejemplo 2.8 si se trata de modificación en la fecha final de vigencia). Si fueran varios plazos a modificar se harán constar todos los epígrafes afectados.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
+    <w:p w14:paraId="2BEAFB29" w14:textId="46366243" w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Fecha inicial</w:t>
+        <w:t xml:space="preserve">Fecha </w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6" w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>inicial</w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6" w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> : Se indicará la fecha de finalización de la condición el la anterior resolución aprobada</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
+        <w:t xml:space="preserve"> Se indicará la fecha de finalización de la condición e</w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la anterior resolución aprobada</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEAFB2A" w14:textId="77777777" w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Fecha concedida</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: Se indicará la nueva fecha concedida para el cumplimiento de la condición en </w:t>
       </w:r>
       <w:r w:rsidR="00BC360C" w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">la </w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>última resolución aprobada.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
+    <w:p w14:paraId="2BEAFB2B" w14:textId="3DFE943C" w:rsidR="00A34FAE" w:rsidRPr="00C74197" w:rsidRDefault="00A34FAE" w:rsidP="00A34FAE">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Fecha de concesión</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">: Fecha </w:t>
       </w:r>
       <w:r w:rsidR="007E02F9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> la ultima resolución de modificación de plazo.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC360C" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
+        <w:t xml:space="preserve"> la </w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6" w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>última</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> resolución de modificación de plazo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEAFB2C" w14:textId="77777777" w:rsidR="00BC360C" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC360C" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
+    <w:p w14:paraId="2BEAFB2D" w14:textId="77777777" w:rsidR="00BC360C" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC360C" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
+    <w:p w14:paraId="2BEAFB2E" w14:textId="77777777" w:rsidR="00BC360C" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC360C" w:rsidRPr="00A34FAE" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
+    <w:p w14:paraId="2BEAFB2F" w14:textId="77777777" w:rsidR="00BC360C" w:rsidRPr="00A34FAE" w:rsidRDefault="00BC360C" w:rsidP="00BC360C">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="2">
-    <w:p w:rsidR="00DE3611" w:rsidRPr="00C74197" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB30" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="00C74197" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
@@ -2860,129 +2828,141 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Deberán enumerarse escuetamente las causas por las que se solicita la modificación de plazo. </w:t>
       </w:r>
       <w:r w:rsidR="007E02F9">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Si se hubieran solicitado modificaciones de plazo con anterioridad, se indicará si la petición actual se debe a la misma causa</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>. La descripción más detallada de las causas alegadas se podrá realizar en documento adjunto.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB31" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB32" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE3611" w:rsidRPr="00BC360C" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB33" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="00BC360C" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="3">
-    <w:p w:rsidR="00DE3611" w:rsidRPr="00C74197" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB34" w14:textId="3D695F46" w:rsidR="00DE3611" w:rsidRPr="00C74197" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E1F78">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="009E1F78">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
       <w:r w:rsidRPr="009E1F78">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> Se indicarán de forma literal  las condiciones de la última Resolución aprobada para las que se solicita modificación de plazo.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+        <w:t xml:space="preserve"> Se indicarán de forma </w:t>
+      </w:r>
+      <w:r w:rsidR="002658D6" w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>literal las</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C74197">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> condiciones de la última Resolución aprobada para las que se solicita modificación de plazo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BEAFB35" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DE3611" w:rsidRPr="00AB256E" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB36" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="00AB256E" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:rPr>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:id="4">
-    <w:p w:rsidR="00DE3611" w:rsidRPr="00C74197" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
+    <w:p w14:paraId="2BEAFB37" w14:textId="77777777" w:rsidR="00DE3611" w:rsidRPr="00C74197" w:rsidRDefault="00DE3611" w:rsidP="00DE3611">
       <w:pPr>
         <w:pStyle w:val="Textonotaalfinal"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE3611">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalfinal"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:endnoteRef/>
       </w:r>
@@ -3002,280 +2982,532 @@
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Se enumerarán de forma escueta las actuaciones realizadas hasta la fecha por la titular para </w:t>
       </w:r>
       <w:r w:rsidR="00D52B57">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>resolver</w:t>
       </w:r>
       <w:r w:rsidRPr="00C74197">
         <w:rPr>
           <w:i/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> los acontecimientos que hayan dado lugar a la demora en el plazo. Se recuerda que sólo se tendrán en cuenta aquellas actuaciones que estén debidamente documentadas. </w:t>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BEAFB22" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00FF1D35">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+  <w:p w14:paraId="2BEAFB23" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1622685077"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:p w14:paraId="685C19A2" w14:textId="7C30EF7D" w:rsidR="0013128D" w:rsidRDefault="0013128D">
+        <w:pPr>
+          <w:pStyle w:val="Piedepgina"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:lang w:val="es-ES"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="2BEAFB24" w14:textId="77777777" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004734E0" w:rsidRDefault="004734E0">
+    <w:p w14:paraId="2BEAFB1D" w14:textId="77777777" w:rsidR="004734E0" w:rsidRDefault="004734E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004734E0" w:rsidRDefault="004734E0">
+    <w:p w14:paraId="2BEAFB1E" w14:textId="77777777" w:rsidR="004734E0" w:rsidRDefault="004734E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00B8207C" w:rsidRPr="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00B8207C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="Tablaconcuadrcula"/>
+      <w:tblW w:w="9180" w:type="dxa"/>
+      <w:tblInd w:w="-142" w:type="dxa"/>
+      <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="6379"/>
+      <w:gridCol w:w="2801"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00784906" w14:paraId="26CD4C77" w14:textId="6CA57A9C" w:rsidTr="00784906">
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="6379" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="23502130" w14:textId="58D26A81" w:rsidR="00784906" w:rsidRPr="00784906" w:rsidRDefault="00784906" w:rsidP="00784906">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4252"/>
+              <w:tab w:val="clear" w:pos="8504"/>
+            </w:tabs>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00784906">
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="481EFC56" wp14:editId="67C3378C">
+                <wp:extent cx="2563948" cy="826477"/>
+                <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+                <wp:docPr id="942829865" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1413299609" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId1" cstate="print">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2636180" cy="849761"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2801" w:type="dxa"/>
+          <w:tcBorders>
+            <w:top w:val="nil"/>
+            <w:left w:val="nil"/>
+            <w:bottom w:val="nil"/>
+            <w:right w:val="nil"/>
+          </w:tcBorders>
+        </w:tcPr>
+        <w:p w14:paraId="235D9F3F" w14:textId="3C083E70" w:rsidR="00784906" w:rsidRPr="00784906" w:rsidRDefault="00784906" w:rsidP="00784906">
+          <w:pPr>
+            <w:pStyle w:val="Encabezado"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4252"/>
+              <w:tab w:val="clear" w:pos="8504"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00784906">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6376575A" wp14:editId="008D1345">
+                <wp:extent cx="1380343" cy="784020"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1784090432" name="Imagen 1" descr="Patrón de fondo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr>
+                        <pic:cNvPr id="1784090432" name="Imagen 1" descr="Patrón de fondo&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                        <pic:cNvPicPr>
+                          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                        </pic:cNvPicPr>
+                      </pic:nvPicPr>
+                      <pic:blipFill>
+                        <a:blip r:embed="rId2">
+                          <a:extLst>
+                            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:srcRect/>
+                        <a:stretch>
+                          <a:fillRect/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1384611" cy="786444"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:noFill/>
+                        </a:ln>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="2BEAFB21" w14:textId="25F24805" w:rsidR="00B8207C" w:rsidRDefault="00B8207C" w:rsidP="00784906">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
-      <w:jc w:val="right"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+      </w:tabs>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00B8207C">
+  </w:p>
+  <w:p w14:paraId="103F723A" w14:textId="77777777" w:rsidR="0013128D" w:rsidRPr="00B8207C" w:rsidRDefault="0013128D" w:rsidP="00784906">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4252"/>
+        <w:tab w:val="clear" w:pos="8504"/>
+      </w:tabs>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2BEAFB25" w14:textId="2481D7D5" w:rsidR="00B8207C" w:rsidRPr="00B8207C" w:rsidRDefault="00784906" w:rsidP="00784906">
+    <w:pPr>
+      <w:pStyle w:val="Encabezado"/>
+      <w:rPr>
+        <w:b/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00784906">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos"/>
+        <w:noProof/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2441C159" wp14:editId="09A34B4D">
+          <wp:extent cx="2563948" cy="826477"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="0"/>
+          <wp:docPr id="1413299609" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1413299609" name="Imagen 1" descr="Texto&#10;&#10;El contenido generado por IA puede ser incorrecto."/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2636180" cy="849761"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00B8207C" w:rsidRPr="00B8207C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve">Pág. </w:t>
     </w:r>
-    <w:r w:rsidRPr="00B8207C">
+    <w:r w:rsidR="00B8207C" w:rsidRPr="00B8207C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r w:rsidRPr="00B8207C">
+    <w:r w:rsidR="00B8207C" w:rsidRPr="00B8207C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r w:rsidRPr="00B8207C">
-[...56 lines deleted...]
-    <w:r w:rsidRPr="00B8207C">
+    <w:r w:rsidR="00B8207C" w:rsidRPr="00B8207C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00371CF0">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
-    <w:r w:rsidRPr="00B8207C">
+    <w:r w:rsidR="00B8207C" w:rsidRPr="00B8207C">
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10C20B92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1384F834"/>
     <w:lvl w:ilvl="0" w:tplc="5D2A71AA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1380"/>
         </w:tabs>
         <w:ind w:left="1380" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
@@ -3656,191 +3888,249 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="984360310">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1601252635">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="682703118">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="108"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004B18C8"/>
     <w:rsid w:val="00035C63"/>
     <w:rsid w:val="00052E09"/>
+    <w:rsid w:val="0013128D"/>
     <w:rsid w:val="0016225B"/>
     <w:rsid w:val="001C7044"/>
     <w:rsid w:val="001F0060"/>
     <w:rsid w:val="00217884"/>
+    <w:rsid w:val="002658D6"/>
     <w:rsid w:val="002A7236"/>
     <w:rsid w:val="00371CF0"/>
     <w:rsid w:val="0039697E"/>
     <w:rsid w:val="004734E0"/>
     <w:rsid w:val="004A1D43"/>
     <w:rsid w:val="004B18C8"/>
+    <w:rsid w:val="004E57D2"/>
     <w:rsid w:val="0053594F"/>
     <w:rsid w:val="005A079D"/>
+    <w:rsid w:val="005F6F8A"/>
     <w:rsid w:val="00654FA6"/>
+    <w:rsid w:val="00722C83"/>
+    <w:rsid w:val="00784906"/>
     <w:rsid w:val="007E02F9"/>
     <w:rsid w:val="00803320"/>
     <w:rsid w:val="008158C5"/>
+    <w:rsid w:val="00865D49"/>
     <w:rsid w:val="008E166D"/>
     <w:rsid w:val="00931F97"/>
     <w:rsid w:val="0095750E"/>
     <w:rsid w:val="009E1F78"/>
     <w:rsid w:val="00A34FAE"/>
     <w:rsid w:val="00AB256E"/>
     <w:rsid w:val="00B8207C"/>
     <w:rsid w:val="00BC360C"/>
     <w:rsid w:val="00C74197"/>
     <w:rsid w:val="00C97702"/>
     <w:rsid w:val="00CE7CD8"/>
     <w:rsid w:val="00D21F92"/>
     <w:rsid w:val="00D50456"/>
     <w:rsid w:val="00D52B57"/>
     <w:rsid w:val="00DD5B03"/>
     <w:rsid w:val="00DE3611"/>
     <w:rsid w:val="00E654A7"/>
     <w:rsid w:val="00E8003F"/>
     <w:rsid w:val="00EB14E8"/>
     <w:rsid w:val="00F17C47"/>
     <w:rsid w:val="00F46275"/>
     <w:rsid w:val="00FF1D35"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PersonName"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="2BEAFA6B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{739E3269-5863-4641-8D47-A72140F3709C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -4012,50 +4302,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00035C63"/>
     <w:rPr>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo2">
@@ -4079,79 +4374,87 @@
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Piedepgina">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B8207C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Nmerodepgina">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rsid w:val="00B8207C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Encabezado">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B8207C"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
@@ -4161,62 +4464,79 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textonotaalfinal">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00A34FAE"/>
   </w:style>
   <w:style w:type="character" w:styleId="Refdenotaalfinal">
     <w:name w:val="endnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00A34FAE"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0013128D"/>
+    <w:rPr>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="embeddings/oleObject1.bin"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4453,202 +4773,78 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B5D8345CE9BD914C9D01226D63129445" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="3646c756307c16b6e46eb66c10d7b15a">
-[...2 lines deleted...]
-    <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A933C33BD41FB649835E854C91A1B055" ma:contentTypeVersion="0" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="fb5ee10bd33e9bbc33b1d8aaa49d96cf">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0528bbcba7b7317dfa319d789ef31520">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
-              <xsd:all>
-[...17 lines deleted...]
-              </xsd:all>
+              <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
-      </xsd:complexType>
-[...119 lines deleted...]
-        </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
@@ -4707,139 +4903,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B10B096-BF35-4EF5-AB66-85A2EFF503A5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55B8223B-713E-436E-A980-96F9029F458F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66CFE78B-2CAA-441C-862E-2276FFEF19FF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B803634-8C0E-47F8-BB23-143689E269C8}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66CFE78B-2CAA-441C-862E-2276FFEF19FF}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{71743319-A1EF-48AC-8D4A-37DF60ADA928}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-[...6 lines deleted...]
-  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>405</Words>
-  <Characters>2231</Characters>
+  <Words>346</Words>
+  <Characters>2184</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Documentación Solicitud de Modificación de Plazo: Instancia de solicitud de prórroga o modificación de plazo</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IGAE</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2631</CharactersWithSpaces>
+  <CharactersWithSpaces>2525</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Documentación Solicitud de Modificación de Plazo: Instancia de solicitud de prórroga o modificación de plazo</dc:title>
   <dc:subject/>
   <dc:creator>KG000351</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Descripcion">
     <vt:lpwstr>Documentación Solicitud de Modificación de Plazo: Instancia de solicitud de prórroga o modificación de plazo</vt:lpwstr>
   </property>
@@ -4854,42 +5031,36 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentType">
     <vt:lpwstr>documento categorizado</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Palabra clave">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Categorización">
     <vt:lpwstr>;#Incentivos regionales;#</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_DCDateModified">
     <vt:lpwstr>2010-04-09T00:00:00Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_Signature">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="TemplateUrl">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="PublishingExpirationDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="PublishingStartDate">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="_SharedFileIndex">
-[...5 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="display_urn:schemas-microsoft-com:office:office#Editor">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="display_urn:schemas-microsoft-com:office:office#Editor">
     <vt:lpwstr>Martín Perez, Montserrat</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="ContentTypeId">
-    <vt:lpwstr>0x0101003F07D8BDFD30704888C1601E6D89FC8B</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="ContentTypeId">
+    <vt:lpwstr>0x010100A933C33BD41FB649835E854C91A1B055</vt:lpwstr>
   </property>
 </Properties>
 </file>