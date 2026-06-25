--- v0 (2025-11-01)
+++ v1 (2026-06-25)
@@ -16,58 +16,58 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28925"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://institutofomentomurcia.sharepoint.com/sites/tra/Documentos compartidos/_Usuarios/VMarco/2025-2-FORMULARIOS/0-Evolucion_modelos/MOD-50/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\vicente.marco\AppData\Local\Microsoft\Windows\INetCache\Content.Outlook\9E607GKE\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="872" documentId="8_{6A59C32E-34A7-4ADA-9336-6B59621D1AD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E5F089BD-ECAC-4424-9CF9-A9AB28AC3807}"/>
+  <xr:revisionPtr revIDLastSave="876" documentId="8_{6A59C32E-34A7-4ADA-9336-6B59621D1AD9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CAD3D64C-0509-49B6-8D59-D7AFC9B9EAAF}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="743" firstSheet="1" activeTab="1" xr2:uid="{005C4963-5151-4F66-8BD6-D8F4014E7F55}"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONES" sheetId="1" r:id="rId1"/>
     <sheet name="EXPEDIENTE" sheetId="8" r:id="rId2"/>
     <sheet name="RELACIÓN DE FACTURAS" sheetId="2" r:id="rId3"/>
     <sheet name="LISTADO PROVEEDORES &gt; 15.000 €" sheetId="7" r:id="rId4"/>
     <sheet name="RELACIÓN DE OFERTAS &gt;15.000 €" sheetId="3" r:id="rId5"/>
     <sheet name="PAGOS" sheetId="9" r:id="rId6"/>
     <sheet name="INFORME" sheetId="6" r:id="rId7"/>
     <sheet name="AUXILIAR" sheetId="4" r:id="rId8"/>
     <sheet name="USUARIO" sheetId="10" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'RELACIÓN DE FACTURAS'!$O$8:$AL$84</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">INFORME!$B$2:$E$87</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">INSTRUCCIONES!$B$1:$B$129</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'LISTADO PROVEEDORES &gt; 15.000 €'!$B$79:$F$163</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">PAGOS!$D$2:$Y$81</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'RELACIÓN DE FACTURAS'!$L$2:$AL$84</definedName>
     <definedName name="Canal">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Canal_Gasto">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Coste">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Cuenta">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
@@ -7635,50 +7635,142 @@
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="14" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="14" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="14" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="14" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="64" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="14" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
@@ -7740,142 +7832,50 @@
     <xf numFmtId="0" fontId="9" fillId="14" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="52" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="18" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="19" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="14" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="14" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
@@ -9444,91 +9444,91 @@
         <a:xfrm>
           <a:off x="400050" y="209550"/>
           <a:ext cx="1620000" cy="996543"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - Tema de 2022">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9590,51 +9590,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -9732,51 +9732,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
@@ -9801,513 +9801,513 @@
   <dimension ref="B2:B129"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="B10" sqref="B10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="84" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="84" customWidth="1"/>
     <col min="3" max="1001" width="10.7109375" style="84" customWidth="1"/>
     <col min="1002" max="16384" width="9.140625" style="84"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="83" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="4" spans="2:2" ht="27" x14ac:dyDescent="0.2">
       <c r="B4" s="85" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="5" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="314" t="s">
+      <c r="B5" s="337" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="6" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="314"/>
+      <c r="B6" s="337"/>
     </row>
     <row r="7" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="314"/>
+      <c r="B7" s="337"/>
     </row>
     <row r="8" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="314"/>
+      <c r="B8" s="337"/>
     </row>
     <row r="9" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="86"/>
     </row>
     <row r="10" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="296" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="12" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="87" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="88" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="14" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="88" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="15" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="88" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="16" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B16" s="320" t="s">
+      <c r="B16" s="343" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="17" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B17" s="320"/>
+      <c r="B17" s="343"/>
     </row>
     <row r="18" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="320"/>
+      <c r="B18" s="343"/>
     </row>
     <row r="19" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="85"/>
     </row>
     <row r="20" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="296" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="21" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="90" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="23" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B23" s="316" t="s">
+      <c r="B23" s="339" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="24" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B24" s="316"/>
+      <c r="B24" s="339"/>
     </row>
     <row r="25" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B25" s="316" t="s">
+      <c r="B25" s="339" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="26" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B26" s="316"/>
+      <c r="B26" s="339"/>
     </row>
     <row r="27" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B27" s="316" t="s">
+      <c r="B27" s="339" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="28" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B28" s="316"/>
+      <c r="B28" s="339"/>
     </row>
     <row r="29" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B29" s="316" t="s">
+      <c r="B29" s="339" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="30" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B30" s="316"/>
+      <c r="B30" s="339"/>
     </row>
     <row r="31" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B31" s="316" t="s">
+      <c r="B31" s="339" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="32" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B32" s="316"/>
+      <c r="B32" s="339"/>
     </row>
     <row r="33" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="316"/>
+      <c r="B33" s="339"/>
     </row>
     <row r="34" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B34" s="316" t="s">
+      <c r="B34" s="339" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="35" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B35" s="316"/>
+      <c r="B35" s="339"/>
     </row>
     <row r="36" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B36" s="316"/>
+      <c r="B36" s="339"/>
     </row>
     <row r="37" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="92" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="39" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B39" s="316" t="s">
+      <c r="B39" s="339" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="40" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B40" s="316"/>
+      <c r="B40" s="339"/>
     </row>
     <row r="41" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B41" s="316"/>
+      <c r="B41" s="339"/>
     </row>
     <row r="42" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B42" s="316"/>
+      <c r="B42" s="339"/>
     </row>
     <row r="43" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B43" s="316" t="s">
+      <c r="B43" s="339" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="44" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B44" s="316"/>
+      <c r="B44" s="339"/>
     </row>
     <row r="45" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B45" s="316"/>
+      <c r="B45" s="339"/>
     </row>
     <row r="46" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B46" s="316"/>
+      <c r="B46" s="339"/>
     </row>
     <row r="47" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="93"/>
     </row>
     <row r="48" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="94" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B49" s="317" t="s">
+      <c r="B49" s="340" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B50" s="317"/>
+      <c r="B50" s="340"/>
     </row>
     <row r="51" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B51" s="318" t="s">
+      <c r="B51" s="341" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="52" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B52" s="318"/>
+      <c r="B52" s="341"/>
     </row>
     <row r="53" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B53" s="318"/>
+      <c r="B53" s="341"/>
     </row>
     <row r="54" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B54" s="318" t="s">
+      <c r="B54" s="341" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="55" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B55" s="318"/>
+      <c r="B55" s="341"/>
     </row>
     <row r="56" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="91" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="91" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B58" s="316" t="s">
+      <c r="B58" s="339" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B59" s="316"/>
+      <c r="B59" s="339"/>
     </row>
     <row r="60" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B60" s="316"/>
+      <c r="B60" s="339"/>
     </row>
     <row r="61" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="62" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="92" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="63" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="91" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="64" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B64" s="316" t="s">
+      <c r="B64" s="339" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="65" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B65" s="316"/>
+      <c r="B65" s="339"/>
     </row>
     <row r="66" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B66" s="316"/>
+      <c r="B66" s="339"/>
     </row>
     <row r="67" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B67" s="316"/>
+      <c r="B67" s="339"/>
     </row>
     <row r="68" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B68" s="316" t="s">
+      <c r="B68" s="339" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="69" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B69" s="316"/>
+      <c r="B69" s="339"/>
     </row>
     <row r="70" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B70" s="319" t="s">
+      <c r="B70" s="342" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="71" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B71" s="319"/>
+      <c r="B71" s="342"/>
     </row>
     <row r="72" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B72" s="316" t="s">
+      <c r="B72" s="339" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="73" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B73" s="316"/>
+      <c r="B73" s="339"/>
     </row>
     <row r="74" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="75" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="92" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="76" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B76" s="316" t="s">
+      <c r="B76" s="339" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="77" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B77" s="316"/>
+      <c r="B77" s="339"/>
     </row>
     <row r="78" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B78" s="316"/>
+      <c r="B78" s="339"/>
     </row>
     <row r="79" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B79" s="316"/>
+      <c r="B79" s="339"/>
     </row>
     <row r="80" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B80" s="316"/>
+      <c r="B80" s="339"/>
     </row>
     <row r="81" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B81" s="316" t="s">
+      <c r="B81" s="339" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="82" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B82" s="316"/>
+      <c r="B82" s="339"/>
     </row>
     <row r="83" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="84" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="92" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="85" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B85" s="316" t="s">
+      <c r="B85" s="339" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="86" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B86" s="316"/>
+      <c r="B86" s="339"/>
     </row>
     <row r="87" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="89" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="88" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="89" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="89" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B89" s="320" t="s">
+      <c r="B89" s="343" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="90" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B90" s="320"/>
+      <c r="B90" s="343"/>
     </row>
     <row r="91" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B91" s="320" t="s">
+      <c r="B91" s="343" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="92" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B92" s="320"/>
+      <c r="B92" s="343"/>
     </row>
     <row r="93" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B93" s="320" t="s">
+      <c r="B93" s="343" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="94" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B94" s="320"/>
+      <c r="B94" s="343"/>
     </row>
     <row r="95" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B95" s="320"/>
+      <c r="B95" s="343"/>
     </row>
     <row r="96" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B96" s="320" t="s">
+      <c r="B96" s="343" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="97" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B97" s="320"/>
+      <c r="B97" s="343"/>
     </row>
     <row r="98" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B98" s="320"/>
+      <c r="B98" s="343"/>
     </row>
     <row r="99" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B99" s="320" t="s">
+      <c r="B99" s="343" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="100" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B100" s="320"/>
+      <c r="B100" s="343"/>
     </row>
     <row r="101" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="102" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B102" s="92" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="103" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B103" s="321" t="s">
+      <c r="B103" s="344" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="104" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B104" s="320"/>
+      <c r="B104" s="343"/>
     </row>
     <row r="105" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B105" s="85"/>
     </row>
     <row r="106" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B106" s="296" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="107" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="108" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B108" s="314" t="s">
+      <c r="B108" s="337" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="109" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B109" s="314"/>
+      <c r="B109" s="337"/>
     </row>
     <row r="110" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B110" s="314" t="s">
+      <c r="B110" s="337" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="111" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B111" s="314"/>
+      <c r="B111" s="337"/>
     </row>
     <row r="112" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B112" s="314"/>
+      <c r="B112" s="337"/>
     </row>
     <row r="113" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B113" s="85"/>
     </row>
     <row r="114" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B114" s="296" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="115" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="116" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B116" s="314" t="s">
+      <c r="B116" s="337" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="117" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B117" s="314"/>
+      <c r="B117" s="337"/>
     </row>
     <row r="118" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B118" s="314"/>
+      <c r="B118" s="337"/>
     </row>
     <row r="119" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B119" s="315" t="s">
+      <c r="B119" s="338" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="120" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B120" s="315"/>
+      <c r="B120" s="338"/>
     </row>
     <row r="121" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B121" s="315"/>
+      <c r="B121" s="338"/>
     </row>
     <row r="122" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B122" s="315" t="s">
+      <c r="B122" s="338" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="123" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B123" s="315"/>
+      <c r="B123" s="338"/>
     </row>
     <row r="124" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B124" s="315"/>
+      <c r="B124" s="338"/>
     </row>
     <row r="125" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B125" s="315" t="s">
+      <c r="B125" s="338" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="126" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B126" s="315"/>
+      <c r="B126" s="338"/>
     </row>
     <row r="127" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B127" s="315" t="s">
+      <c r="B127" s="338" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="128" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B128" s="315"/>
+      <c r="B128" s="338"/>
     </row>
     <row r="129" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B129" s="315"/>
+      <c r="B129" s="338"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ls9Ln/2nBmudkSKeEylYXsCkgSqMeHrw17RrNWFBmqsr5GXc3RRw5vdzVINxrOnqTgG/s7TBRhFl5ErDK8v12Q==" saltValue="l7mjxC6LpEwvZeeOq850OQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="34">
     <mergeCell ref="B5:B8"/>
     <mergeCell ref="B58:B60"/>
     <mergeCell ref="B51:B53"/>
     <mergeCell ref="B96:B98"/>
     <mergeCell ref="B99:B100"/>
     <mergeCell ref="B85:B86"/>
     <mergeCell ref="B29:B30"/>
     <mergeCell ref="B34:B36"/>
     <mergeCell ref="B31:B33"/>
     <mergeCell ref="B39:B42"/>
     <mergeCell ref="B43:B46"/>
     <mergeCell ref="B93:B95"/>
     <mergeCell ref="B16:B18"/>
     <mergeCell ref="B122:B124"/>
     <mergeCell ref="B127:B129"/>
     <mergeCell ref="B49:B50"/>
     <mergeCell ref="B54:B55"/>
     <mergeCell ref="B64:B67"/>
     <mergeCell ref="B68:B69"/>
     <mergeCell ref="B70:B71"/>
     <mergeCell ref="B72:B73"/>
@@ -10335,207 +10335,207 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B4:I37"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="101" customWidth="1"/>
     <col min="2" max="2" width="17" style="101" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="101" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="101" customWidth="1"/>
     <col min="5" max="8" width="10.7109375" style="101" customWidth="1"/>
     <col min="9" max="9" width="35.7109375" style="101" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="101"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="G4" s="102"/>
     </row>
     <row r="9" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="325" t="s">
+      <c r="B9" s="348" t="s">
         <v>153</v>
       </c>
-      <c r="C9" s="326"/>
-[...5 lines deleted...]
-      <c r="I9" s="328"/>
+      <c r="C9" s="349"/>
+      <c r="D9" s="350"/>
+      <c r="E9" s="350"/>
+      <c r="F9" s="350"/>
+      <c r="G9" s="350"/>
+      <c r="H9" s="350"/>
+      <c r="I9" s="351"/>
     </row>
     <row r="10" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="325"/>
-[...6 lines deleted...]
-      <c r="I10" s="331"/>
+      <c r="B10" s="348"/>
+      <c r="C10" s="352"/>
+      <c r="D10" s="353"/>
+      <c r="E10" s="353"/>
+      <c r="F10" s="353"/>
+      <c r="G10" s="353"/>
+      <c r="H10" s="353"/>
+      <c r="I10" s="354"/>
     </row>
     <row r="11" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="103"/>
     </row>
     <row r="12" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="341" t="s">
+      <c r="B12" s="364" t="s">
         <v>28</v>
       </c>
-      <c r="C12" s="332" t="str">
+      <c r="C12" s="355" t="str">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$F$81,3,FALSE)</f>
         <v>PROGRAMA DE AYUDAS PARA LA DOTACIÓN Y REHABILITACIÓN DE PARQUES EMPRESARIALES</v>
       </c>
-      <c r="D12" s="333"/>
-[...4 lines deleted...]
-      <c r="I12" s="334"/>
+      <c r="D12" s="356"/>
+      <c r="E12" s="356"/>
+      <c r="F12" s="356"/>
+      <c r="G12" s="356"/>
+      <c r="H12" s="356"/>
+      <c r="I12" s="357"/>
     </row>
     <row r="13" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="341"/>
-[...6 lines deleted...]
-      <c r="I13" s="337"/>
+      <c r="B13" s="364"/>
+      <c r="C13" s="358"/>
+      <c r="D13" s="359"/>
+      <c r="E13" s="359"/>
+      <c r="F13" s="359"/>
+      <c r="G13" s="359"/>
+      <c r="H13" s="359"/>
+      <c r="I13" s="360"/>
     </row>
     <row r="14" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="341"/>
-[...6 lines deleted...]
-      <c r="I14" s="340"/>
+      <c r="B14" s="364"/>
+      <c r="C14" s="361"/>
+      <c r="D14" s="362"/>
+      <c r="E14" s="362"/>
+      <c r="F14" s="362"/>
+      <c r="G14" s="362"/>
+      <c r="H14" s="362"/>
+      <c r="I14" s="363"/>
     </row>
     <row r="15" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="103"/>
     </row>
     <row r="16" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="103" t="s">
         <v>29</v>
       </c>
       <c r="C16" s="104">
         <f>AUXILIAR!$P$9</f>
         <v>2024</v>
       </c>
       <c r="D16" s="105"/>
-      <c r="F16" s="322" t="s">
+      <c r="F16" s="345" t="s">
         <v>177</v>
       </c>
-      <c r="G16" s="322"/>
-[...1 lines deleted...]
-      <c r="I16" s="342" t="str">
+      <c r="G16" s="345"/>
+      <c r="H16" s="345"/>
+      <c r="I16" s="365" t="str">
         <f>IF(AND(AUXILIAR!$P$5=0,AUXILIAR!$P$6=0,AUXILIAR!$P$7=0),"",IF(AND(AUXILIAR!$P$6=0,AUXILIAR!$P$7=0),VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE),IF(AND(AUXILIAR!$P$6&lt;&gt;0,AUXILIAR!$P$7=0),CONCATENATE(VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE),"
 ",VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,5,FALSE)),CONCATENATE(VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE),"
 ",VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,5,FALSE),"
 ",VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,6,FALSE)))))</f>
         <v>nº 295, 23 de diciembre de 2021
 nº 283, 9 de diciembre de 2022
 nº 106, 9 de mayo de 2024</v>
       </c>
     </row>
     <row r="17" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="103"/>
-      <c r="F17" s="322"/>
-[...2 lines deleted...]
-      <c r="I17" s="342"/>
+      <c r="F17" s="345"/>
+      <c r="G17" s="345"/>
+      <c r="H17" s="345"/>
+      <c r="I17" s="365"/>
     </row>
     <row r="18" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="103" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="106">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$F$81,2,FALSE)</f>
         <v>9</v>
       </c>
       <c r="D18" s="107"/>
-      <c r="F18" s="322"/>
-[...2 lines deleted...]
-      <c r="I18" s="342"/>
+      <c r="F18" s="345"/>
+      <c r="G18" s="345"/>
+      <c r="H18" s="345"/>
+      <c r="I18" s="365"/>
     </row>
     <row r="19" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="103"/>
     </row>
     <row r="20" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="103" t="s">
         <v>31</v>
       </c>
       <c r="C20" s="297" t="s">
         <v>221</v>
       </c>
       <c r="D20" s="105"/>
       <c r="E20" s="105"/>
-      <c r="F20" s="322" t="str">
+      <c r="F20" s="345" t="str">
         <f>CONCATENATE("BORM EXTRACTO","
  ","CONVOCATORIA","
  ","(Y MODIFICACIONES):")</f>
         <v>BORM EXTRACTO
  CONVOCATORIA
  (Y MODIFICACIONES):</v>
       </c>
-      <c r="G20" s="322"/>
-[...1 lines deleted...]
-      <c r="I20" s="323" t="str">
+      <c r="G20" s="345"/>
+      <c r="H20" s="345"/>
+      <c r="I20" s="346" t="str">
         <f>IF(AND(AUXILIAR!$P$11="",AUXILIAR!$P$12="",AUXILIAR!$P$13=""),"",IF(AND(AUXILIAR!$P$12="",AUXILIAR!$P$13=""),AUXILIAR!$P$11,IF(AND(AUXILIAR!$P$12&lt;&gt;"",AUXILIAR!$P$13=""),CONCATENATE(AUXILIAR!$P$11,"
 ",AUXILIAR!$P$12),CONCATENATE(AUXILIAR!$P$11,"
 ",AUXILIAR!$P$12,"
 ",AUXILIAR!$P$13))))</f>
         <v>nº 201, 29 de agosto de 2024</v>
       </c>
     </row>
     <row r="21" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="103"/>
-      <c r="F21" s="322"/>
-[...2 lines deleted...]
-      <c r="I21" s="323"/>
+      <c r="F21" s="345"/>
+      <c r="G21" s="345"/>
+      <c r="H21" s="345"/>
+      <c r="I21" s="346"/>
     </row>
     <row r="22" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="103" t="s">
         <v>32</v>
       </c>
       <c r="C22" s="108" t="str">
         <f>CONCATENATE(C16,".",TEXT(C18,"00"),".",C20,".")</f>
         <v>2024.09.PAPE.</v>
       </c>
       <c r="D22" s="109"/>
-      <c r="F22" s="322"/>
-[...2 lines deleted...]
-      <c r="I22" s="323"/>
+      <c r="F22" s="345"/>
+      <c r="G22" s="345"/>
+      <c r="H22" s="345"/>
+      <c r="I22" s="346"/>
     </row>
     <row r="23" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="103"/>
       <c r="C23" s="103"/>
       <c r="D23" s="103"/>
       <c r="E23" s="103"/>
       <c r="F23" s="103"/>
       <c r="H23" s="110"/>
     </row>
     <row r="24" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="F24" s="111" t="s">
         <v>92</v>
       </c>
       <c r="H24" s="112" t="s">
         <v>60</v>
       </c>
       <c r="I24" s="112" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="25" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="113" t="str">
         <f>IF(AUXILIAR!$S$5="SÍ","FECHA INICIO PLAZO DE EJECUCIÓN:",IF(AUXILIAR!$S$5="NO","FECHA PRESENTACIÓN SOLICITUD DE AYUDA (*):",""))</f>
         <v>FECHA PRESENTACIÓN SOLICITUD DE AYUDA (*):</v>
       </c>
@@ -10580,65 +10580,65 @@
       <c r="B29" s="113" t="s">
         <v>27</v>
       </c>
       <c r="C29" s="114"/>
       <c r="D29" s="114"/>
       <c r="F29" s="117" t="str">
         <f>IF(F27="","",AUXILIAR!S18)</f>
         <v/>
       </c>
       <c r="H29" s="115" t="str">
         <f>IF(H27="","",AUXILIAR!$S$22)</f>
         <v/>
       </c>
       <c r="I29" s="115" t="str">
         <f>IF(AND(F29="",H29=""),"",IF(AND(F29&lt;&gt;"",H29=""),F29,IF(AND(F29&lt;&gt;"",H29&lt;&gt;""),H29,H29)))</f>
         <v/>
       </c>
     </row>
     <row r="31" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="118" t="str">
         <f>IF(OR($F$25="",$F$27=""),"",IF($F$27&lt;$F$25,"ERROR: LA FECHA DE FINALIZACIÓN ES POSTERIOR A LA DE INICIO DEL PLAZO DE EJECUCIÓN",""))</f>
         <v/>
       </c>
     </row>
     <row r="33" spans="2:9" ht="75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="324" t="str">
+      <c r="B33" s="347" t="str">
         <f>IF(AUXILIAR!$S$5="SÍ","(*): La fecha final del plazo de ejecución del proyecto/actividad viene reflejada en el segundo punto de las condiciones particulares de la 
 Resolución Individual de Concesión de Ayuda.",IF(AUXILIAR!$S$5="NO",
 CONCATENATE(AUXILIAR!$R$24," 
 ",AUXILIAR!$R$26),""))</f>
         <v>(*): Se deberá indicar la fecha de presentación de la solicitud de ayuda o la fecha de inicio del plazo de ejecución de acuerdo con lo dispuesto en el segundo punto de las condiciones particulares de la Resolución Individual de Concesión de Ayuda. 
 (**): La fecha final del plazo de ejecución del proyecto/actividad viene reflejada en el segundo punto de las condiciones particulares de la Resolución Individual de Concesión de Ayuda.</v>
       </c>
-      <c r="C33" s="324"/>
-[...5 lines deleted...]
-      <c r="I33" s="324"/>
+      <c r="C33" s="347"/>
+      <c r="D33" s="347"/>
+      <c r="E33" s="347"/>
+      <c r="F33" s="347"/>
+      <c r="G33" s="347"/>
+      <c r="H33" s="347"/>
+      <c r="I33" s="347"/>
     </row>
     <row r="34" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B34" s="119"/>
       <c r="C34" s="119"/>
       <c r="D34" s="119"/>
       <c r="E34" s="119"/>
       <c r="F34" s="119"/>
       <c r="G34" s="119"/>
       <c r="H34" s="119"/>
       <c r="I34" s="119"/>
     </row>
     <row r="35" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B35" s="119"/>
       <c r="C35" s="119"/>
       <c r="D35" s="119"/>
       <c r="E35" s="119"/>
       <c r="F35" s="119"/>
       <c r="G35" s="119"/>
       <c r="H35" s="119"/>
       <c r="I35" s="119"/>
     </row>
     <row r="36" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="119"/>
       <c r="C36" s="119"/>
       <c r="D36" s="119"/>
@@ -10738,288 +10738,289 @@
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{35282D3B-763F-4307-B597-7ECD9304625D}">
           <x14:formula1>
             <xm:f>OFFSET(AUXILIAR!$M$7,0,,COUNTIF(LÍNEA,"&lt;&gt;X"))</xm:f>
           </x14:formula1>
           <xm:sqref>C20</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AL89"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="12" ySplit="8" topLeftCell="M9" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="12" ySplit="8" topLeftCell="U9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="L1" sqref="L1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="O10" sqref="O10"/>
+      <selection pane="bottomRight" activeCell="AB7" sqref="AB7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="120" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="120" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="22.5703125" style="121" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" style="122" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="122" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="17.85546875" style="122" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.7109375" style="123" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="124" customWidth="1"/>
     <col min="18" max="18" width="35.7109375" style="120" customWidth="1"/>
     <col min="19" max="19" width="12" style="120" customWidth="1"/>
     <col min="20" max="20" width="35.7109375" style="120" customWidth="1"/>
     <col min="21" max="21" width="25.7109375" style="120" customWidth="1"/>
     <col min="22" max="22" width="11" style="122" customWidth="1"/>
     <col min="23" max="25" width="12.7109375" style="120" customWidth="1"/>
     <col min="26" max="26" width="12.7109375" style="122" customWidth="1"/>
     <col min="27" max="27" width="12.7109375" style="120" customWidth="1"/>
     <col min="28" max="28" width="12.28515625" style="122" customWidth="1"/>
     <col min="29" max="29" width="14.5703125" style="120" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="12.7109375" style="120" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" style="124" customWidth="1"/>
-    <col min="33" max="34" width="15.7109375" style="120" hidden="1" customWidth="1"/>
+    <col min="33" max="33" width="15.7109375" style="120" customWidth="1"/>
+    <col min="34" max="34" width="15.7109375" style="120" hidden="1" customWidth="1"/>
     <col min="35" max="37" width="15.7109375" style="120" customWidth="1"/>
     <col min="38" max="38" width="50.7109375" style="120" customWidth="1"/>
     <col min="39" max="1039" width="10.7109375" style="120" customWidth="1"/>
     <col min="1040" max="16384" width="9.140625" style="120"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:38" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="L2" s="343" t="s">
+      <c r="L2" s="314" t="s">
         <v>22</v>
       </c>
-      <c r="M2" s="343"/>
-[...24 lines deleted...]
-      <c r="AL2" s="343"/>
+      <c r="M2" s="314"/>
+      <c r="N2" s="314"/>
+      <c r="O2" s="314"/>
+      <c r="P2" s="314"/>
+      <c r="Q2" s="314"/>
+      <c r="R2" s="314"/>
+      <c r="S2" s="314"/>
+      <c r="T2" s="314"/>
+      <c r="U2" s="314"/>
+      <c r="V2" s="314"/>
+      <c r="W2" s="314"/>
+      <c r="X2" s="314"/>
+      <c r="Y2" s="314"/>
+      <c r="Z2" s="314"/>
+      <c r="AA2" s="314"/>
+      <c r="AB2" s="314"/>
+      <c r="AC2" s="314"/>
+      <c r="AD2" s="314"/>
+      <c r="AE2" s="314"/>
+      <c r="AF2" s="314"/>
+      <c r="AG2" s="314"/>
+      <c r="AH2" s="314"/>
+      <c r="AI2" s="314"/>
+      <c r="AJ2" s="314"/>
+      <c r="AK2" s="314"/>
+      <c r="AL2" s="314"/>
     </row>
     <row r="3" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P3" s="126" t="s">
         <v>24</v>
       </c>
-      <c r="Q3" s="353" t="str">
+      <c r="Q3" s="324" t="str">
         <f>IF(EXPEDIENTE!D22="","",CONCATENATE(EXPEDIENTE!C16,".",TEXT(EXPEDIENTE!C18,"00"),".",EXPEDIENTE!C20,".",TEXT(EXPEDIENTE!D22,"0000")))</f>
         <v/>
       </c>
-      <c r="R3" s="353"/>
+      <c r="R3" s="324"/>
       <c r="S3" s="302"/>
-      <c r="U3" s="363" t="str">
+      <c r="U3" s="334" t="str">
         <f>IF(AND(AUXILIAR!$AD$18&lt;1575,OR(EXPEDIENTE!$F$25="",EXPEDIENTE!$F$27="")),"NOTA: FALTA CUMPLIMENTAR LA FECHA DE INICIO Y/O FINAL DEL PROYECTO EN LA PESTAÑA EXPEDIENTE","")</f>
         <v/>
       </c>
-      <c r="V3" s="363"/>
-[...3 lines deleted...]
-      <c r="Z3" s="363"/>
+      <c r="V3" s="334"/>
+      <c r="W3" s="334"/>
+      <c r="X3" s="334"/>
+      <c r="Y3" s="334"/>
+      <c r="Z3" s="334"/>
       <c r="AA3" s="125"/>
       <c r="AB3" s="125"/>
       <c r="AC3" s="125"/>
       <c r="AD3" s="125"/>
       <c r="AE3" s="125"/>
       <c r="AF3" s="125"/>
       <c r="AG3" s="125"/>
       <c r="AH3" s="125"/>
       <c r="AI3" s="125"/>
       <c r="AJ3" s="125"/>
       <c r="AK3" s="125"/>
       <c r="AL3" s="125"/>
     </row>
     <row r="4" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N4" s="127"/>
       <c r="O4" s="127"/>
       <c r="R4" s="128"/>
       <c r="S4" s="128"/>
-      <c r="U4" s="363"/>
-[...4 lines deleted...]
-      <c r="Z4" s="363"/>
+      <c r="U4" s="334"/>
+      <c r="V4" s="334"/>
+      <c r="W4" s="334"/>
+      <c r="X4" s="334"/>
+      <c r="Y4" s="334"/>
+      <c r="Z4" s="334"/>
       <c r="AA4" s="128"/>
       <c r="AB4" s="128"/>
       <c r="AC4" s="128"/>
       <c r="AD4" s="128"/>
       <c r="AE4" s="128"/>
       <c r="AF4" s="128"/>
       <c r="AG4" s="128"/>
       <c r="AH4" s="128"/>
       <c r="AI4" s="128"/>
       <c r="AJ4" s="128"/>
       <c r="AK4" s="128"/>
       <c r="AL4" s="128"/>
     </row>
     <row r="5" spans="2:38" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="M5" s="129"/>
       <c r="N5" s="129"/>
       <c r="O5" s="129"/>
       <c r="P5" s="129"/>
       <c r="Q5" s="129"/>
       <c r="R5" s="128"/>
       <c r="S5" s="128"/>
       <c r="T5" s="128"/>
       <c r="U5" s="128"/>
       <c r="V5" s="129"/>
       <c r="W5" s="128"/>
       <c r="X5" s="128"/>
       <c r="Y5" s="128"/>
       <c r="Z5" s="128"/>
       <c r="AA5" s="128"/>
       <c r="AB5" s="128"/>
       <c r="AC5" s="128"/>
       <c r="AD5" s="128"/>
       <c r="AE5" s="128"/>
       <c r="AF5" s="128"/>
       <c r="AG5" s="128"/>
       <c r="AH5" s="128"/>
       <c r="AI5" s="128"/>
       <c r="AJ5" s="128"/>
       <c r="AK5" s="128"/>
       <c r="AL5" s="128"/>
     </row>
     <row r="6" spans="2:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="L6" s="344" t="s">
+      <c r="L6" s="315" t="s">
         <v>41</v>
       </c>
-      <c r="M6" s="359" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="357" t="s">
+      <c r="M6" s="330" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="328" t="s">
         <v>68</v>
       </c>
-      <c r="O6" s="354" t="s">
+      <c r="O6" s="325" t="s">
         <v>71</v>
       </c>
-      <c r="P6" s="355"/>
-[...6 lines deleted...]
-      <c r="W6" s="346" t="s">
+      <c r="P6" s="326"/>
+      <c r="Q6" s="326"/>
+      <c r="R6" s="326"/>
+      <c r="S6" s="326"/>
+      <c r="T6" s="326"/>
+      <c r="U6" s="326"/>
+      <c r="V6" s="327"/>
+      <c r="W6" s="317" t="s">
         <v>75</v>
       </c>
-      <c r="X6" s="346"/>
-[...6 lines deleted...]
-      <c r="AE6" s="352" t="s">
+      <c r="X6" s="317"/>
+      <c r="Y6" s="317"/>
+      <c r="Z6" s="317"/>
+      <c r="AA6" s="317"/>
+      <c r="AB6" s="317"/>
+      <c r="AC6" s="317"/>
+      <c r="AD6" s="318"/>
+      <c r="AE6" s="323" t="s">
         <v>76</v>
       </c>
-      <c r="AF6" s="346"/>
-      <c r="AG6" s="348" t="s">
+      <c r="AF6" s="317"/>
+      <c r="AG6" s="319" t="s">
         <v>20</v>
       </c>
-      <c r="AH6" s="350" t="s">
+      <c r="AH6" s="321" t="s">
         <v>21</v>
       </c>
-      <c r="AI6" s="348" t="s">
+      <c r="AI6" s="319" t="s">
         <v>18</v>
       </c>
-      <c r="AJ6" s="361" t="s">
+      <c r="AJ6" s="332" t="s">
         <v>19</v>
       </c>
-      <c r="AK6" s="364" t="s">
+      <c r="AK6" s="335" t="s">
         <v>235</v>
       </c>
-      <c r="AL6" s="344" t="s">
+      <c r="AL6" s="315" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="7" spans="2:38" s="143" customFormat="1" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="130" t="s">
         <v>93</v>
       </c>
       <c r="C7" s="130" t="s">
         <v>46</v>
       </c>
       <c r="D7" s="130" t="s">
         <v>72</v>
       </c>
       <c r="E7" s="130" t="s">
         <v>48</v>
       </c>
       <c r="F7" s="130" t="s">
         <v>74</v>
       </c>
       <c r="G7" s="130" t="s">
         <v>231</v>
       </c>
       <c r="H7" s="130" t="s">
         <v>78</v>
       </c>
       <c r="I7" s="130" t="s">
         <v>49</v>
       </c>
       <c r="J7" s="130" t="s">
         <v>70</v>
       </c>
       <c r="K7" s="130" t="s">
         <v>90</v>
       </c>
-      <c r="L7" s="345"/>
-[...1 lines deleted...]
-      <c r="N7" s="358"/>
+      <c r="L7" s="316"/>
+      <c r="M7" s="331"/>
+      <c r="N7" s="329"/>
       <c r="O7" s="131" t="s">
         <v>67</v>
       </c>
       <c r="P7" s="132" t="s">
         <v>8</v>
       </c>
       <c r="Q7" s="133" t="s">
         <v>16</v>
       </c>
       <c r="R7" s="132" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="134" t="s">
         <v>2</v>
       </c>
       <c r="T7" s="132" t="s">
         <v>3</v>
       </c>
       <c r="U7" s="132" t="s">
         <v>15</v>
       </c>
       <c r="V7" s="135" t="s">
         <v>9</v>
       </c>
       <c r="W7" s="136" t="s">
@@ -11030,56 +11031,56 @@
       </c>
       <c r="Y7" s="137" t="s">
         <v>11</v>
       </c>
       <c r="Z7" s="138" t="s">
         <v>12</v>
       </c>
       <c r="AA7" s="137" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="137" t="s">
         <v>13</v>
       </c>
       <c r="AC7" s="139" t="s">
         <v>190</v>
       </c>
       <c r="AD7" s="140" t="s">
         <v>14</v>
       </c>
       <c r="AE7" s="141" t="s">
         <v>95</v>
       </c>
       <c r="AF7" s="142" t="s">
         <v>17</v>
       </c>
-      <c r="AG7" s="349"/>
-[...4 lines deleted...]
-      <c r="AL7" s="345"/>
+      <c r="AG7" s="320"/>
+      <c r="AH7" s="322"/>
+      <c r="AI7" s="320"/>
+      <c r="AJ7" s="333"/>
+      <c r="AK7" s="336"/>
+      <c r="AL7" s="316"/>
     </row>
     <row r="8" spans="2:38" s="143" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J8" s="143">
         <f>SUM(J9:J83)</f>
         <v>0</v>
       </c>
       <c r="L8" s="144"/>
     </row>
     <row r="9" spans="2:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="120" t="str">
         <f>IF(COUNTBLANK(O9:AL9)=20,"",IF(AND(N9&lt;&gt;"",OR(EXPEDIENTE!$F$25="",EXPEDIENTE!$F$27="")),0,""))</f>
         <v/>
       </c>
       <c r="C9" s="120" t="str">
         <f>IF(COUNTBLANK(O9:AL9)=21,"",IF(AND(N9="",COUNTBLANK(O9:AL9)&lt;&gt;21),1,""))</f>
         <v/>
       </c>
       <c r="D9" s="120" t="str">
         <f t="shared" ref="D9" si="0">IF(AND(N9=1,COUNTBLANK(P9:U9)&lt;&gt;0),2,"")</f>
         <v/>
       </c>
       <c r="E9" s="120" t="str">
         <f>IF(Q9="","",IF(AND(N9=1,OR(Q9&lt;EXPEDIENTE!$F$25,Q9&gt;EXPEDIENTE!$F$27)),3,""))</f>
         <v/>
       </c>
@@ -17594,51 +17595,51 @@
       </c>
       <c r="AI84" s="300" t="s">
         <v>227</v>
       </c>
       <c r="AJ84" s="300" t="s">
         <v>227</v>
       </c>
       <c r="AK84" s="300"/>
       <c r="AL84" s="300" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="86" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V86" s="216"/>
     </row>
     <row r="87" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V87" s="216"/>
     </row>
     <row r="88" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V88" s="216"/>
     </row>
     <row r="89" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V89" s="216"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="y9SILfGfSAi60GsYc4TJpJR5idd3toUYIXFU1si7oTR33Iq6pu400eEb/Dik7NqfEh7T46Tt97mhVpvWxpAhNA==" saltValue="ky1Dm1djeLdsX3Dlv+OwNA==" spinCount="100000" sheet="1" formatRows="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="iftUMpRyy61q80BMFRQO1WenOHFSQViXfnG7VhNq4XeNPeWixKUJI5FSDt1AQECbAHG/Jnntbq2IhHNkN97yYw==" saltValue="MnI6upovIDkkyr+8iUz7FA==" spinCount="100000" sheet="1" formatRows="0" autoFilter="0"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="aOelWrjado39r8xVqCjW1XAKmN+Bh6QmJkEc5mMaN7/f32K2DfQQPHbCleuGMDUHhckCJtcDSIMQseVynfK2Cw==" saltValue="agwo0Ktp/4twaeUs5EAUoA==" spinCount="100000" sqref="Y9:Y83" name="Rango2"/>
   </protectedRanges>
   <autoFilter ref="O8:AL84" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="15">
     <mergeCell ref="L2:AL2"/>
     <mergeCell ref="L6:L7"/>
     <mergeCell ref="W6:AD6"/>
     <mergeCell ref="AG6:AG7"/>
     <mergeCell ref="AH6:AH7"/>
     <mergeCell ref="AI6:AI7"/>
     <mergeCell ref="AE6:AF6"/>
     <mergeCell ref="Q3:R3"/>
     <mergeCell ref="O6:V6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="AJ6:AJ7"/>
     <mergeCell ref="AL6:AL7"/>
     <mergeCell ref="U3:Z4"/>
     <mergeCell ref="AK6:AK7"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <conditionalFormatting sqref="L9:L83">
     <cfRule type="expression" dxfId="82" priority="29">
       <formula>$L9&lt;&gt;""</formula>
@@ -35869,113 +35870,102 @@
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="204" id="{00000000-000E-0000-0700-000001000000}">
             <xm:f>OR(USUARIO!$C$2="",$AH$6&lt;&gt;USUARIO!$C$2)</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor theme="0"/>
                 </patternFill>
               </fill>
               <border>
                 <left/>
                 <right/>
                 <top/>
                 <bottom/>
                 <vertical/>
                 <horizontal/>
               </border>
             </x14:dxf>
           </x14:cfRule>
-          <xm:sqref>B19:Q81 X19:AH81 R19:W85 B1:AH18</xm:sqref>
+          <xm:sqref>B1:AH18 B19:Q81 X19:AH81 R19:W85</xm:sqref>
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD8A09E5-2B8E-4CD0-9027-A08B13C68AD0}">
   <dimension ref="B2:C2"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="114" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="114" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="294" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="114"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B2" s="113" t="s">
         <v>182</v>
       </c>
       <c r="C2" s="304"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="1H4GvoskoCQqLiha0ms8vEsVbnXSPKYXsYvhKYPpwhzsGKPOtcjTJ3jhjvQQFFEVD/YYkULNNLKfsN3dK0ee+A==" saltValue="2Zqt5odEhmhMfOrrriRsyw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...11 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4db558eaeb493b14d1614a73bae74f62" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B5D8345CE9BD914C9D01226D63129445" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a66f483d4445229e0f2f510b78dcb5fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb5cde6b264d14f1210b1ea01b31d80b" ns2:_="" ns3:_="">
     <xsd:import namespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515"/>
     <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -36184,84 +36174,95 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0139F95D-C45C-4924-8DE3-2E5A97B11987}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4D2DCA-E3A1-4B38-92C7-DB69EF40D957}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02E12B8-8ECA-4BFF-9D57-70E0ACEF4F5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-  </ds:schemaRefs>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>