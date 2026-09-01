--- v1 (2026-06-25)
+++ v2 (2026-09-01)
@@ -35920,194 +35920,194 @@
       <c r="B2" s="113" t="s">
         <v>182</v>
       </c>
       <c r="C2" s="304"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="1H4GvoskoCQqLiha0ms8vEsVbnXSPKYXsYvhKYPpwhzsGKPOtcjTJ3jhjvQQFFEVD/YYkULNNLKfsN3dK0ee+A==" saltValue="2Zqt5odEhmhMfOrrriRsyw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B5D8345CE9BD914C9D01226D63129445" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a66f483d4445229e0f2f510b78dcb5fb">
-[...1 lines deleted...]
-    <xsd:import namespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A0318DC7C631D14DA8A9E220C61C5A1F" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="0d41c8d3702163003bd73a183f1611f3">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc934ed1-fc6e-40dc-8eb3-366867545b6c" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9d9f2a8bfa65269397b7d52b0f367106" ns2:_="" ns3:_="">
+    <xsd:import namespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...5 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
-[...14 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d70018be-83ce-44c2-8ea0-5e7e15d4a262" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba600c26-20e0-433c-877d-adf8e183668e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d32b242c-327b-4e81-becf-ce075266ee89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f85c0d6e-0e97-440c-ab15-3c72d7d9dc7a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -36186,60 +36186,75 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc934ed1-fc6e-40dc-8eb3-366867545b6c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0139F95D-C45C-4924-8DE3-2E5A97B11987}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1195E2E1-E1EC-4609-B30F-12395CACC270}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
+    <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4D2DCA-E3A1-4B38-92C7-DB69EF40D957}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02E12B8-8ECA-4BFF-9D57-70E0ACEF4F5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
@@ -36313,32 +36328,32 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0300</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>PC NEW &amp; Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LinksUpToDate">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScaleCrop">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ShareDoc">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100B5D8345CE9BD914C9D01226D63129445</vt:lpwstr>
+    <vt:lpwstr>0x010100A0318DC7C631D14DA8A9E220C61C5A1F</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>