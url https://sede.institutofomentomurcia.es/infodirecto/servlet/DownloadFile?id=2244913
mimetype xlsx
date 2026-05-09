--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -17,58 +17,58 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://institutofomentomurcia.sharepoint.com/sites/tra/Documentos compartidos/_Usuarios/VMarco/2025-1-TRAMITACIÓN/25-CT01/0-25.CT01-Modelos/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1544" documentId="8_{C3D217F9-E90E-4491-9059-1DDD1DF81FFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{0BDA5690-BDAF-47B0-A683-A29953D0200F}"/>
+  <xr:revisionPtr revIDLastSave="1561" documentId="8_{C3D217F9-E90E-4491-9059-1DDD1DF81FFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF80A316-DE4E-4C25-B69E-ABA68C0003FC}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="820" xr2:uid="{005C4963-5151-4F66-8BD6-D8F4014E7F55}"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONES" sheetId="1" r:id="rId1"/>
     <sheet name="EXPEDIENTE" sheetId="8" r:id="rId2"/>
     <sheet name="RELACIÓN DE FACTURAS" sheetId="2" r:id="rId3"/>
     <sheet name="LISTADO PROVEEDORES &gt;= 15.000 €" sheetId="7" r:id="rId4"/>
     <sheet name="RELACIÓN DE OFERTAS &gt;= 15.000 €" sheetId="3" r:id="rId5"/>
     <sheet name="REVISIÓN FACTURAS" sheetId="9" r:id="rId6"/>
     <sheet name="INFORME" sheetId="6" r:id="rId7"/>
     <sheet name="AUXILIAR" sheetId="4" r:id="rId8"/>
     <sheet name="USUARIO" sheetId="10" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'RELACIÓN DE FACTURAS'!$O$8:$AL$84</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">INFORME!$B$2:$E$93</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">INSTRUCCIONES!$B$1:$B$100</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'LISTADO PROVEEDORES &gt;= 15.000 €'!$B$79:$F$164</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'RELACIÓN DE FACTURAS'!$L$2:$AL$84</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'REVISIÓN FACTURAS'!$D$2:$Y$81</definedName>
     <definedName name="Canal">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Canal_Gasto">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Coste">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Cuenta">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
@@ -4536,51 +4536,51 @@
   <c r="L26" i="2"/>
   <c r="L36" i="2"/>
   <c r="L25" i="2"/>
   <c r="L27" i="2"/>
   <c r="L29" i="2"/>
   <c r="L35" i="2"/>
   <c r="G9" i="2" l="1"/>
   <c r="D91" i="7"/>
   <c r="X8" i="9"/>
   <c r="P4" i="7"/>
   <c r="F90" i="7" s="1"/>
   <c r="P6" i="7"/>
   <c r="F92" i="7" s="1"/>
   <c r="C90" i="7"/>
   <c r="L5" i="7"/>
   <c r="B91" i="7" s="1"/>
   <c r="L83" i="2"/>
   <c r="H9" i="2" l="1"/>
   <c r="J9" i="2" l="1"/>
   <c r="L9" i="2" s="1"/>
   <c r="J8" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="255">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="260">
   <si>
     <t>ORDEN</t>
   </si>
   <si>
     <t>PROVEEDOR</t>
   </si>
   <si>
     <t>NIF/CIF PROVEEDOR</t>
   </si>
   <si>
     <t>CONCEPTO FACTURA</t>
   </si>
   <si>
     <t>BASE IMPONIBLE</t>
   </si>
   <si>
     <t>TOTAL RETENCIÓN</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>OBSERVACIONES</t>
   </si>
   <si>
@@ -5207,53 +5207,50 @@
     <t>BASE
 IMPON.
 SUP. A
 IMPUT.</t>
   </si>
   <si>
     <t>CUMPLIMENTAR COLUMNA "O"</t>
   </si>
   <si>
     <t>BORM BASES REGULADORAS
 (Y MODIFICACIONES)</t>
   </si>
   <si>
     <t>nº 82, de 11 de abril de 2023</t>
   </si>
   <si>
     <t>DOCUMENTACIÓN A INSERTAR</t>
   </si>
   <si>
     <t>CONTRATO O PEDIDO</t>
   </si>
   <si>
     <t xml:space="preserve">ALBARÁN </t>
   </si>
   <si>
-    <t>Adquisición de activos materiales nuevos</t>
-[...1 lines deleted...]
-  <si>
     <t>-. Con el fin de limitar al máximo la introducción de datos incoherentes, se recomienda ir cumplimentando las distintas pestañas en orden secuencial.</t>
   </si>
   <si>
     <t>¿CÓMO INSERTAR UN ARCHIVO EN FORMATO PDF?</t>
   </si>
   <si>
     <t>-. La inserción de archivos digitalizados, en formato pdf, se realiza de la siguiente manera:</t>
   </si>
   <si>
     <r>
       <t>e) Dentro de la primera pestaña ("Crear nuevo") seleccionamos la opción</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Nunito Sans"/>
       </rPr>
       <t xml:space="preserve"> "Package"</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
@@ -5475,50 +5472,68 @@
     <t>PESTAÑA "RELACIÓN DE OFERTAS &gt; 15.000 €"</t>
   </si>
   <si>
     <t>FECHA:</t>
   </si>
   <si>
     <t>IMPORTE:</t>
   </si>
   <si>
     <t>PRECÁLCULO IMPORTE FACTURADO Y PAGADO A FECHA:</t>
   </si>
   <si>
     <t>CT01</t>
   </si>
   <si>
     <t>PROGRAMA DE AYUDAS DIRIGIDAS A LOS CCTT DE LA REGIÓN DE MURCIA DESTINADAS A LA REALIZACIÓN DE ACTIVIDADES DE I+D DE CARÁCTER NO ECONÓMICO.</t>
   </si>
   <si>
     <t>CT02</t>
   </si>
   <si>
     <t>nº 143, de 21 de junio de 2024</t>
   </si>
   <si>
     <t>nº 180, de 3 de agosto de 2024</t>
+  </si>
+  <si>
+    <t>Gastos de viajes, manutención, alojamiento y locomoción</t>
+  </si>
+  <si>
+    <t>Costes de investigación contractual, conocimientos y patentes adquiridas</t>
+  </si>
+  <si>
+    <t>Capacitación del personal técnico e investigador</t>
+  </si>
+  <si>
+    <t>Gastos de los materiales</t>
+  </si>
+  <si>
+    <t>Gastos asociados a la celebración de eventos</t>
+  </si>
+  <si>
+    <t>Costes de consultoría y servicios equivalentes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="165" formatCode="0.00\ %"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yy"/>
     <numFmt numFmtId="167" formatCode="00"/>
     <numFmt numFmtId="168" formatCode="0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
@@ -8218,50 +8233,78 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="6" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="6" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="6" borderId="74" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="166" fontId="5" fillId="13" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="13" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="5" fillId="13" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -8286,182 +8329,286 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...26 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="14" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="14" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="14" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="14" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection locked="0"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="11" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="13" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="11" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="11" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
@@ -8479,232 +8626,100 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...130 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="11" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="6" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...3 lines deleted...]
-      <protection hidden="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="117">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <border>
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
@@ -10644,460 +10659,460 @@
     <row r="3" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B3" s="296"/>
     </row>
     <row r="4" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B4" s="296"/>
     </row>
     <row r="5" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B5" s="296"/>
     </row>
     <row r="6" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B6" s="296"/>
     </row>
     <row r="7" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B7" s="296"/>
     </row>
     <row r="8" spans="2:2" s="55" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="296"/>
     </row>
     <row r="9" spans="2:2" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="297" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="127" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="12" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="131"/>
     </row>
     <row r="13" spans="2:2" s="55" customFormat="1" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="132" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="14" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="131"/>
     </row>
     <row r="15" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="132" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="16" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="131"/>
     </row>
     <row r="17" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="132" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="18" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="132"/>
     </row>
     <row r="19" spans="2:2" s="55" customFormat="1" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="132" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="20" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="132"/>
     </row>
     <row r="21" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="132" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="22" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="132"/>
     </row>
     <row r="23" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="132" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="24" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="132"/>
     </row>
     <row r="25" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="133" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="26" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="132"/>
     </row>
     <row r="27" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="298" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="28" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="142" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="142" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="142" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="31" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="142" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="142" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="33" spans="2:2" s="55" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="B33" s="142" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="34" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B34" s="143" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="35" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="132"/>
     </row>
     <row r="36" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="302" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="37" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="128" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="39" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="129" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="40" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="129" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="41" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="129" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="42" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="130" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="43" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="130" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="44" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B44" s="127"/>
     </row>
     <row r="45" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B45" s="302" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="46" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="299" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="48" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="293" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="293" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="50" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="293" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="51" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="293" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="293" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="293" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="54" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="300" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="56" spans="2:2" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="293" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="57" spans="2:2" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="293" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="58" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="300" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="293" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="61" spans="2:2" s="294" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="301" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="62" spans="2:2" s="294" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="301" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="63" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="293" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="64" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="293" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="65" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="293" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="66" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="67" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="300" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="68" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="293" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="69" spans="2:2" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="293" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="70" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="293" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="71" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="301" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="72" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="293" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="73" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="74" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="300" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="75" spans="2:2" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="293" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="76" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="293" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="77" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="301" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="78" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="300" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="80" spans="2:2" s="294" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="293" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="81" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="293" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="82" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="293" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="83" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="293" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="84" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="130" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="85" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="130" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="87" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="300" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="88" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="293" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="89" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B89" s="127"/>
     </row>
     <row r="90" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B90" s="302" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="91" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="92" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="303" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="93" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="303" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="94" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B94" s="127"/>
     </row>
     <row r="95" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B95" s="302" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="96" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" spans="2:2" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="303" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="98" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="303" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="99" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="303" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="100" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="303" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fGBJ0qXWmdvdNYVgGJIUvLPPMqrNWbTADQJRtnbKzl1Al5rTwPpxxlbbwzEru/QQrGpJcjFDujMpYOM9M5kFvg==" saltValue="kM4Oa76HrshkIJEgkcqj1A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Nunito Sans,Normal"&amp;8MOD50&amp;C&amp;"Nunito Sans,Normal"&amp;8&amp;A&amp;R&amp;"Nunito Sans,Normal"&amp;8&amp;P de &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="35" min="1" max="1" man="1"/>
     <brk id="62" min="1" max="1" man="1"/>
     <brk id="89" min="1" max="1" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0592CB"/>
   </sheetPr>
   <dimension ref="A1:P35"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="C17" sqref="C17"/>
+      <selection activeCell="I27" sqref="I27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="48" customWidth="1"/>
     <col min="2" max="2" width="17" style="48" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="48" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="48" customWidth="1"/>
     <col min="5" max="8" width="10.7109375" style="48" customWidth="1"/>
     <col min="9" max="9" width="35.7109375" style="48" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="48"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="134"/>
     </row>
     <row r="2" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="136">
         <f>IF(OR($C$18="",$D$16="",$F$27=""),1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -11535,346 +11550,346 @@
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{35282D3B-763F-4307-B597-7ECD9304625D}">
           <x14:formula1>
             <xm:f>OFFSET(AUXILIAR!$M$7,0,,COUNTIF(LÍNEA,"&lt;&gt;X"))</xm:f>
           </x14:formula1>
           <xm:sqref>C17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0592CB"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AL89"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="12" ySplit="8" topLeftCell="M9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="L1" sqref="L1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="Y9" sqref="Y9"/>
+      <selection pane="bottomRight" activeCell="U9" sqref="U9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="55" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="55" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="22.5703125" style="56" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" style="57" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="57" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="17.85546875" style="57" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.7109375" style="58" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="59" customWidth="1"/>
     <col min="18" max="18" width="35.7109375" style="55" customWidth="1"/>
     <col min="19" max="19" width="12" style="55" customWidth="1"/>
     <col min="20" max="20" width="35.7109375" style="55" customWidth="1"/>
     <col min="21" max="21" width="25.7109375" style="55" customWidth="1"/>
     <col min="22" max="22" width="11" style="57" customWidth="1"/>
     <col min="23" max="25" width="12.7109375" style="55" customWidth="1"/>
     <col min="26" max="26" width="12.7109375" style="57" customWidth="1"/>
     <col min="27" max="27" width="12.7109375" style="55" customWidth="1"/>
     <col min="28" max="28" width="12.28515625" style="57" customWidth="1"/>
     <col min="29" max="29" width="14.5703125" style="55" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="12.7109375" style="55" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" style="59" customWidth="1"/>
     <col min="33" max="37" width="15.7109375" style="55" customWidth="1"/>
     <col min="38" max="38" width="50.7109375" style="55" customWidth="1"/>
     <col min="39" max="1039" width="10.7109375" style="55" customWidth="1"/>
     <col min="1040" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:38" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="L2" s="168"/>
-      <c r="M2" s="350" t="s">
+      <c r="M2" s="357" t="s">
         <v>20</v>
       </c>
-      <c r="N2" s="351"/>
-[...23 lines deleted...]
-      <c r="AL2" s="352"/>
+      <c r="N2" s="358"/>
+      <c r="O2" s="358"/>
+      <c r="P2" s="358"/>
+      <c r="Q2" s="358"/>
+      <c r="R2" s="358"/>
+      <c r="S2" s="358"/>
+      <c r="T2" s="358"/>
+      <c r="U2" s="358"/>
+      <c r="V2" s="358"/>
+      <c r="W2" s="358"/>
+      <c r="X2" s="358"/>
+      <c r="Y2" s="358"/>
+      <c r="Z2" s="358"/>
+      <c r="AA2" s="358"/>
+      <c r="AB2" s="358"/>
+      <c r="AC2" s="358"/>
+      <c r="AD2" s="358"/>
+      <c r="AE2" s="358"/>
+      <c r="AF2" s="358"/>
+      <c r="AG2" s="358"/>
+      <c r="AH2" s="358"/>
+      <c r="AI2" s="358"/>
+      <c r="AJ2" s="358"/>
+      <c r="AK2" s="358"/>
+      <c r="AL2" s="359"/>
     </row>
     <row r="3" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O3" s="353" t="s">
+      <c r="O3" s="360" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="353"/>
-      <c r="Q3" s="355" t="str">
+      <c r="P3" s="360"/>
+      <c r="Q3" s="362" t="str">
         <f>IF(EXPEDIENTE!D19="","",CONCATENATE(EXPEDIENTE!C13,".",TEXT(EXPEDIENTE!C15,"00"),".",EXPEDIENTE!C17,".",TEXT(EXPEDIENTE!D19,"0000")))</f>
         <v/>
       </c>
-      <c r="R3" s="355"/>
+      <c r="R3" s="362"/>
       <c r="S3" s="122"/>
-      <c r="U3" s="347" t="str">
+      <c r="U3" s="354" t="str">
         <f>IF(AND(AUXILIAR!$AF$18&lt;1575,OR(EXPEDIENTE!$F$25="",EXPEDIENTE!$F$27="")),"NOTA: FALTA CUMPLIMENTAR LA FECHA DE INICIO Y/O FINAL DEL PROYECTO EN LA PESTAÑA EXPEDIENTE","")</f>
         <v/>
       </c>
-      <c r="V3" s="347"/>
-[...3 lines deleted...]
-      <c r="Z3" s="347"/>
+      <c r="V3" s="354"/>
+      <c r="W3" s="354"/>
+      <c r="X3" s="354"/>
+      <c r="Y3" s="354"/>
+      <c r="Z3" s="354"/>
       <c r="AA3" s="60"/>
       <c r="AB3" s="60"/>
       <c r="AC3" s="60"/>
       <c r="AD3" s="60"/>
       <c r="AE3" s="60"/>
       <c r="AF3" s="60"/>
       <c r="AG3" s="60"/>
       <c r="AH3" s="60"/>
       <c r="AI3" s="60"/>
       <c r="AJ3" s="60"/>
       <c r="AK3" s="60"/>
       <c r="AL3" s="60"/>
     </row>
     <row r="4" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N4" s="61"/>
-      <c r="O4" s="354"/>
-[...2 lines deleted...]
-      <c r="R4" s="356"/>
+      <c r="O4" s="361"/>
+      <c r="P4" s="361"/>
+      <c r="Q4" s="363"/>
+      <c r="R4" s="363"/>
       <c r="S4" s="62"/>
-      <c r="U4" s="347"/>
-[...4 lines deleted...]
-      <c r="Z4" s="347"/>
+      <c r="U4" s="354"/>
+      <c r="V4" s="354"/>
+      <c r="W4" s="354"/>
+      <c r="X4" s="354"/>
+      <c r="Y4" s="354"/>
+      <c r="Z4" s="354"/>
       <c r="AA4" s="62"/>
       <c r="AB4" s="62"/>
       <c r="AC4" s="62"/>
       <c r="AD4" s="62"/>
       <c r="AE4" s="62"/>
       <c r="AF4" s="62"/>
       <c r="AG4" s="62"/>
       <c r="AH4" s="62"/>
       <c r="AI4" s="62"/>
       <c r="AJ4" s="62"/>
       <c r="AK4" s="62"/>
       <c r="AL4" s="62"/>
     </row>
     <row r="5" spans="2:38" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="M5" s="63"/>
       <c r="N5" s="63"/>
       <c r="O5" s="63"/>
       <c r="P5" s="63"/>
       <c r="Q5" s="63"/>
       <c r="R5" s="62"/>
       <c r="S5" s="62"/>
       <c r="T5" s="62"/>
       <c r="U5" s="62"/>
       <c r="V5" s="63"/>
       <c r="W5" s="62"/>
       <c r="X5" s="62"/>
       <c r="Y5" s="62"/>
       <c r="Z5" s="62"/>
       <c r="AA5" s="62"/>
       <c r="AB5" s="62"/>
       <c r="AC5" s="62"/>
       <c r="AD5" s="62"/>
       <c r="AE5" s="62"/>
       <c r="AF5" s="62"/>
       <c r="AG5" s="62"/>
       <c r="AH5" s="62"/>
       <c r="AI5" s="62"/>
       <c r="AJ5" s="62"/>
       <c r="AK5" s="62"/>
       <c r="AL5" s="62"/>
     </row>
     <row r="6" spans="2:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="L6" s="345" t="s">
         <v>37</v>
       </c>
-      <c r="M6" s="362" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="360" t="s">
+      <c r="M6" s="369" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="367" t="s">
         <v>64</v>
       </c>
-      <c r="O6" s="357" t="s">
+      <c r="O6" s="364" t="s">
         <v>67</v>
       </c>
-      <c r="P6" s="358"/>
-[...6 lines deleted...]
-      <c r="W6" s="366" t="s">
+      <c r="P6" s="365"/>
+      <c r="Q6" s="365"/>
+      <c r="R6" s="365"/>
+      <c r="S6" s="365"/>
+      <c r="T6" s="365"/>
+      <c r="U6" s="365"/>
+      <c r="V6" s="366"/>
+      <c r="W6" s="347" t="s">
         <v>71</v>
       </c>
-      <c r="X6" s="366"/>
-[...6 lines deleted...]
-      <c r="AE6" s="370" t="s">
+      <c r="X6" s="347"/>
+      <c r="Y6" s="347"/>
+      <c r="Z6" s="347"/>
+      <c r="AA6" s="347"/>
+      <c r="AB6" s="347"/>
+      <c r="AC6" s="347"/>
+      <c r="AD6" s="348"/>
+      <c r="AE6" s="353" t="s">
         <v>72</v>
       </c>
-      <c r="AF6" s="366"/>
-[...3 lines deleted...]
-      <c r="AH6" s="364" t="s">
+      <c r="AF6" s="347"/>
+      <c r="AG6" s="349" t="s">
+        <v>197</v>
+      </c>
+      <c r="AH6" s="351" t="s">
         <v>19</v>
       </c>
-      <c r="AI6" s="364" t="s">
+      <c r="AI6" s="351" t="s">
         <v>17</v>
       </c>
-      <c r="AJ6" s="364" t="s">
+      <c r="AJ6" s="351" t="s">
         <v>18</v>
       </c>
-      <c r="AK6" s="348" t="s">
-        <v>197</v>
+      <c r="AK6" s="355" t="s">
+        <v>196</v>
       </c>
       <c r="AL6" s="345" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:38" s="65" customFormat="1" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="64" t="s">
         <v>89</v>
       </c>
       <c r="C7" s="64" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="64" t="s">
         <v>68</v>
       </c>
       <c r="E7" s="64" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="64" t="s">
         <v>70</v>
       </c>
       <c r="G7" s="64" t="s">
         <v>177</v>
       </c>
       <c r="H7" s="64" t="s">
         <v>74</v>
       </c>
       <c r="I7" s="64" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="64" t="s">
         <v>66</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>86</v>
       </c>
       <c r="L7" s="346"/>
-      <c r="M7" s="363"/>
-      <c r="N7" s="361"/>
+      <c r="M7" s="370"/>
+      <c r="N7" s="368"/>
       <c r="O7" s="153" t="s">
         <v>63</v>
       </c>
       <c r="P7" s="154" t="s">
         <v>8</v>
       </c>
       <c r="Q7" s="155" t="s">
         <v>15</v>
       </c>
       <c r="R7" s="154" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="156" t="s">
         <v>2</v>
       </c>
       <c r="T7" s="154" t="s">
         <v>3</v>
       </c>
       <c r="U7" s="154" t="s">
         <v>14</v>
       </c>
       <c r="V7" s="157" t="s">
         <v>9</v>
       </c>
       <c r="W7" s="158" t="s">
         <v>4</v>
       </c>
       <c r="X7" s="159" t="s">
         <v>10</v>
       </c>
       <c r="Y7" s="159" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="Z7" s="160" t="s">
         <v>11</v>
       </c>
       <c r="AA7" s="159" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="159" t="s">
         <v>12</v>
       </c>
       <c r="AC7" s="161" t="s">
         <v>145</v>
       </c>
       <c r="AD7" s="162" t="s">
         <v>13</v>
       </c>
       <c r="AE7" s="163" t="s">
         <v>91</v>
       </c>
       <c r="AF7" s="164" t="s">
         <v>16</v>
       </c>
-      <c r="AG7" s="369"/>
-[...3 lines deleted...]
-      <c r="AK7" s="349"/>
+      <c r="AG7" s="350"/>
+      <c r="AH7" s="352"/>
+      <c r="AI7" s="352"/>
+      <c r="AJ7" s="352"/>
+      <c r="AK7" s="356"/>
       <c r="AL7" s="346"/>
     </row>
     <row r="8" spans="2:38" s="65" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J8" s="65">
         <f>SUM(J9:J83)</f>
         <v>0</v>
       </c>
       <c r="L8" s="66"/>
     </row>
     <row r="9" spans="2:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="55" t="str">
         <f>IF(COUNTBLANK(O9:AL9)=20,"",IF(AND(N9&lt;&gt;"",OR(EXPEDIENTE!$F$25="",EXPEDIENTE!$F$27="")),0,""))</f>
         <v/>
       </c>
       <c r="C9" s="55" t="str">
         <f>IF(COUNTBLANK(O9:AL9)=21,"",IF(AND(N9="",COUNTBLANK(O9:AL9)&lt;&gt;21),1,""))</f>
         <v/>
       </c>
       <c r="D9" s="55" t="str">
         <f>IF(AND(N9=1,COUNTBLANK(P9:V9)&lt;&gt;0),2,"")</f>
         <v/>
       </c>
       <c r="E9" s="55" t="str">
         <f>IF(Q9="","",IF(AND(N9=1,OR(Q9&lt;EXPEDIENTE!$F$25,Q9&gt;EXPEDIENTE!$F$27)),3,""))</f>
         <v/>
@@ -18396,66 +18411,66 @@
       </c>
       <c r="AK84" s="120"/>
       <c r="AL84" s="120" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="86" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V86" s="71"/>
     </row>
     <row r="87" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V87" s="71"/>
     </row>
     <row r="88" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V88" s="71"/>
     </row>
     <row r="89" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V89" s="71"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="yctwPYpO6xc55HKkPZY8IrPbhKtqgeqXkrOmAl0bk/BiD5upb/Kl8u+QZzovfvUnpEMAN1iMcxCu5OhJjqltag==" saltValue="Jrc3qASaCs9JPVn4xsmnOA==" spinCount="100000" sheet="1" formatRows="0" autoFilter="0"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="aOelWrjado39r8xVqCjW1XAKmN+Bh6QmJkEc5mMaN7/f32K2DfQQPHbCleuGMDUHhckCJtcDSIMQseVynfK2Cw==" saltValue="agwo0Ktp/4twaeUs5EAUoA==" spinCount="100000" sqref="Y9:Y83" name="Rango2"/>
   </protectedRanges>
   <autoFilter ref="O8:AL84" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="16">
-    <mergeCell ref="L6:L7"/>
-[...4 lines deleted...]
-    <mergeCell ref="AE6:AF6"/>
     <mergeCell ref="AL6:AL7"/>
     <mergeCell ref="U3:Z4"/>
     <mergeCell ref="AK6:AK7"/>
     <mergeCell ref="M2:AL2"/>
     <mergeCell ref="O3:P4"/>
     <mergeCell ref="Q3:R4"/>
     <mergeCell ref="O6:V6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="AJ6:AJ7"/>
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="W6:AD6"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AH6:AH7"/>
+    <mergeCell ref="AI6:AI7"/>
+    <mergeCell ref="AE6:AF6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="L9:L83">
     <cfRule type="expression" dxfId="112" priority="3" stopIfTrue="1">
       <formula>$L9&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O9:O83">
     <cfRule type="expression" dxfId="111" priority="4" stopIfTrue="1">
       <formula>$J9=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:P83">
     <cfRule type="expression" dxfId="110" priority="6" stopIfTrue="1">
       <formula>AND($J9&gt;=2,$N9=1,$P9&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:V83">
     <cfRule type="expression" dxfId="109" priority="32">
       <formula>AND($J9=2,$N9=1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:X83 Z9:AD83">
     <cfRule type="expression" dxfId="108" priority="5" stopIfTrue="1">
       <formula>$N9=2</formula>
@@ -25251,63 +25266,63 @@
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="30" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="32" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="32" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="30" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="35" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="35" customWidth="1"/>
     <col min="7" max="7" width="35.7109375" style="30" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="30" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" style="30" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="34" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="35" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="30" customWidth="1"/>
     <col min="13" max="13" width="16.7109375" style="30" customWidth="1"/>
     <col min="14" max="14" width="15.7109375" style="30" customWidth="1"/>
     <col min="15" max="15" width="65.7109375" style="30" customWidth="1"/>
     <col min="16" max="964" width="11.42578125" style="30" customWidth="1"/>
     <col min="965" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:15" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="30"/>
       <c r="D2" s="41"/>
-      <c r="E2" s="381" t="s">
-[...11 lines deleted...]
-      <c r="O2" s="383"/>
+      <c r="E2" s="388" t="s">
+        <v>199</v>
+      </c>
+      <c r="F2" s="389"/>
+      <c r="G2" s="389"/>
+      <c r="H2" s="389"/>
+      <c r="I2" s="389"/>
+      <c r="J2" s="389"/>
+      <c r="K2" s="389"/>
+      <c r="L2" s="389"/>
+      <c r="M2" s="389"/>
+      <c r="N2" s="389"/>
+      <c r="O2" s="390"/>
     </row>
     <row r="3" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="31"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
     </row>
     <row r="4" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="30"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="31"/>
       <c r="K4" s="20"/>
@@ -25355,880 +25370,880 @@
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="204"/>
       <c r="G7" s="211"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="31"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
     </row>
     <row r="8" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="33"/>
       <c r="O8" s="33"/>
     </row>
     <row r="9" spans="2:15" s="36" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="31"/>
-      <c r="C9" s="390" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="379" t="s">
+      <c r="C9" s="391" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="393" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="379" t="s">
+      <c r="E9" s="393" t="s">
         <v>147</v>
       </c>
-      <c r="F9" s="380" t="s">
-[...7 lines deleted...]
-      <c r="L9" s="379" t="s">
+      <c r="F9" s="401" t="s">
+        <v>198</v>
+      </c>
+      <c r="G9" s="401"/>
+      <c r="H9" s="401"/>
+      <c r="I9" s="401"/>
+      <c r="J9" s="401"/>
+      <c r="K9" s="401"/>
+      <c r="L9" s="393" t="s">
         <v>148</v>
       </c>
-      <c r="M9" s="392" t="s">
+      <c r="M9" s="395" t="s">
         <v>95</v>
       </c>
-      <c r="N9" s="393"/>
-      <c r="O9" s="373" t="s">
+      <c r="N9" s="396"/>
+      <c r="O9" s="399" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="2:15" s="36" customFormat="1" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="31"/>
-      <c r="C10" s="391"/>
-[...2 lines deleted...]
-      <c r="F10" s="378" t="s">
+      <c r="C10" s="392"/>
+      <c r="D10" s="394"/>
+      <c r="E10" s="394"/>
+      <c r="F10" s="394" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="378"/>
+      <c r="G10" s="394"/>
       <c r="H10" s="206" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="206" t="s">
         <v>149</v>
       </c>
       <c r="J10" s="207" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="208" t="s">
         <v>150</v>
       </c>
-      <c r="L10" s="378"/>
-[...2 lines deleted...]
-      <c r="O10" s="374"/>
+      <c r="L10" s="394"/>
+      <c r="M10" s="397"/>
+      <c r="N10" s="398"/>
+      <c r="O10" s="400"/>
     </row>
     <row r="11" spans="2:15" s="37" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="19"/>
       <c r="J11" s="19"/>
     </row>
     <row r="12" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="3">
         <f>IF(K12="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C12" s="384">
+      <c r="C12" s="379">
         <v>1</v>
       </c>
-      <c r="D12" s="387"/>
-      <c r="E12" s="375"/>
+      <c r="D12" s="382"/>
+      <c r="E12" s="385"/>
       <c r="F12" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G12" s="216"/>
       <c r="H12" s="220"/>
       <c r="I12" s="221"/>
       <c r="J12" s="222"/>
       <c r="K12" s="223"/>
       <c r="L12" s="213"/>
-      <c r="M12" s="396" t="str">
+      <c r="M12" s="373" t="str">
         <f>IF(AND(K12="",K13="",K14=""),"",IF(AND(SUM(B12:B14)&gt;=1,E12=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B12:B14)&gt;=1,SUM(B12:B14)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K12&gt;MIN(K12:K14),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E12&lt;SMALL(K12:K14,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N12" s="399"/>
+      <c r="N12" s="376"/>
       <c r="O12" s="217"/>
     </row>
     <row r="13" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="3">
         <f t="shared" ref="B13:B14" si="0">IF(K13="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C13" s="385"/>
-[...1 lines deleted...]
-      <c r="E13" s="376"/>
+      <c r="C13" s="380"/>
+      <c r="D13" s="383"/>
+      <c r="E13" s="386"/>
       <c r="F13" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G13" s="224"/>
       <c r="H13" s="225"/>
       <c r="I13" s="226"/>
       <c r="J13" s="227"/>
       <c r="K13" s="228"/>
       <c r="L13" s="214"/>
-      <c r="M13" s="397"/>
-      <c r="N13" s="400"/>
+      <c r="M13" s="374"/>
+      <c r="N13" s="377"/>
       <c r="O13" s="218"/>
     </row>
     <row r="14" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C14" s="386"/>
-[...1 lines deleted...]
-      <c r="E14" s="377"/>
+      <c r="C14" s="381"/>
+      <c r="D14" s="384"/>
+      <c r="E14" s="387"/>
       <c r="F14" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G14" s="229"/>
       <c r="H14" s="230"/>
       <c r="I14" s="231"/>
       <c r="J14" s="232"/>
       <c r="K14" s="233"/>
       <c r="L14" s="215"/>
-      <c r="M14" s="398"/>
-      <c r="N14" s="401"/>
+      <c r="M14" s="375"/>
+      <c r="N14" s="378"/>
       <c r="O14" s="219"/>
     </row>
     <row r="15" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="3"/>
     </row>
     <row r="16" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="3">
         <f>IF(K16="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C16" s="384">
+      <c r="C16" s="379">
         <v>2</v>
       </c>
-      <c r="D16" s="387"/>
-      <c r="E16" s="375"/>
+      <c r="D16" s="382"/>
+      <c r="E16" s="385"/>
       <c r="F16" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G16" s="216"/>
       <c r="H16" s="220"/>
       <c r="I16" s="221"/>
       <c r="J16" s="222"/>
       <c r="K16" s="223"/>
       <c r="L16" s="213"/>
-      <c r="M16" s="396" t="str">
+      <c r="M16" s="373" t="str">
         <f>IF(AND(K16="",K17="",K18=""),"",IF(AND(SUM(B16:B18)&gt;=1,E16=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B16:B18)&gt;=1,SUM(B16:B18)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K16&gt;MIN(K16:K18),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E16&lt;SMALL(K16:K18,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N16" s="399"/>
+      <c r="N16" s="376"/>
       <c r="O16" s="217"/>
     </row>
     <row r="17" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="3">
         <f t="shared" ref="B17:B18" si="1">IF(K17="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C17" s="385"/>
-[...1 lines deleted...]
-      <c r="E17" s="376"/>
+      <c r="C17" s="380"/>
+      <c r="D17" s="383"/>
+      <c r="E17" s="386"/>
       <c r="F17" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G17" s="224"/>
       <c r="H17" s="225"/>
       <c r="I17" s="226"/>
       <c r="J17" s="227"/>
       <c r="K17" s="228"/>
       <c r="L17" s="214"/>
-      <c r="M17" s="397"/>
-      <c r="N17" s="400"/>
+      <c r="M17" s="374"/>
+      <c r="N17" s="377"/>
       <c r="O17" s="218"/>
     </row>
     <row r="18" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B18" s="3">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="C18" s="386"/>
-[...1 lines deleted...]
-      <c r="E18" s="377"/>
+      <c r="C18" s="381"/>
+      <c r="D18" s="384"/>
+      <c r="E18" s="387"/>
       <c r="F18" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G18" s="229"/>
       <c r="H18" s="230"/>
       <c r="I18" s="231"/>
       <c r="J18" s="232"/>
       <c r="K18" s="233"/>
       <c r="L18" s="215"/>
-      <c r="M18" s="398"/>
-      <c r="N18" s="401"/>
+      <c r="M18" s="375"/>
+      <c r="N18" s="378"/>
       <c r="O18" s="219"/>
     </row>
     <row r="19" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="3"/>
     </row>
     <row r="20" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="3">
         <f>IF(K20="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C20" s="384">
+      <c r="C20" s="379">
         <v>3</v>
       </c>
-      <c r="D20" s="387"/>
-      <c r="E20" s="375"/>
+      <c r="D20" s="382"/>
+      <c r="E20" s="385"/>
       <c r="F20" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="216"/>
       <c r="H20" s="220"/>
       <c r="I20" s="221"/>
       <c r="J20" s="222"/>
       <c r="K20" s="223"/>
       <c r="L20" s="213"/>
-      <c r="M20" s="396" t="str">
+      <c r="M20" s="373" t="str">
         <f>IF(AND(K20="",K21="",K22=""),"",IF(AND(SUM(B20:B22)&gt;=1,E20=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B20:B22)&gt;=1,SUM(B20:B22)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K20&gt;MIN(K20:K22),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E20&lt;SMALL(K20:K22,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N20" s="399"/>
+      <c r="N20" s="376"/>
       <c r="O20" s="217"/>
     </row>
     <row r="21" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="3">
         <f t="shared" ref="B21:B22" si="2">IF(K21="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C21" s="385"/>
-[...1 lines deleted...]
-      <c r="E21" s="376"/>
+      <c r="C21" s="380"/>
+      <c r="D21" s="383"/>
+      <c r="E21" s="386"/>
       <c r="F21" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="224"/>
       <c r="H21" s="225"/>
       <c r="I21" s="226"/>
       <c r="J21" s="227"/>
       <c r="K21" s="228"/>
       <c r="L21" s="214"/>
-      <c r="M21" s="397"/>
-      <c r="N21" s="400"/>
+      <c r="M21" s="374"/>
+      <c r="N21" s="377"/>
       <c r="O21" s="218"/>
     </row>
     <row r="22" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="C22" s="386"/>
-[...1 lines deleted...]
-      <c r="E22" s="377"/>
+      <c r="C22" s="381"/>
+      <c r="D22" s="384"/>
+      <c r="E22" s="387"/>
       <c r="F22" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="229"/>
       <c r="H22" s="230"/>
       <c r="I22" s="231"/>
       <c r="J22" s="232"/>
       <c r="K22" s="233"/>
       <c r="L22" s="215"/>
-      <c r="M22" s="398"/>
-      <c r="N22" s="401"/>
+      <c r="M22" s="375"/>
+      <c r="N22" s="378"/>
       <c r="O22" s="219"/>
     </row>
     <row r="23" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="3">
         <f>IF(K24="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C24" s="384">
+      <c r="C24" s="379">
         <v>4</v>
       </c>
-      <c r="D24" s="387"/>
-      <c r="E24" s="375"/>
+      <c r="D24" s="382"/>
+      <c r="E24" s="385"/>
       <c r="F24" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="216"/>
       <c r="H24" s="220"/>
       <c r="I24" s="221"/>
       <c r="J24" s="222"/>
       <c r="K24" s="223"/>
       <c r="L24" s="213"/>
-      <c r="M24" s="396" t="str">
+      <c r="M24" s="373" t="str">
         <f>IF(AND(K24="",K25="",K26=""),"",IF(AND(SUM(B24:B26)&gt;=1,E24=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B24:B26)&gt;=1,SUM(B24:B26)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K24&gt;MIN(K24:K26),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E24&lt;SMALL(K24:K26,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N24" s="399"/>
+      <c r="N24" s="376"/>
       <c r="O24" s="217"/>
     </row>
     <row r="25" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="3">
         <f t="shared" ref="B25:B26" si="3">IF(K25="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C25" s="385"/>
-[...1 lines deleted...]
-      <c r="E25" s="376"/>
+      <c r="C25" s="380"/>
+      <c r="D25" s="383"/>
+      <c r="E25" s="386"/>
       <c r="F25" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G25" s="224"/>
       <c r="H25" s="225"/>
       <c r="I25" s="226"/>
       <c r="J25" s="227"/>
       <c r="K25" s="228"/>
       <c r="L25" s="214"/>
-      <c r="M25" s="397"/>
-      <c r="N25" s="400"/>
+      <c r="M25" s="374"/>
+      <c r="N25" s="377"/>
       <c r="O25" s="218"/>
     </row>
     <row r="26" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="C26" s="386"/>
-[...1 lines deleted...]
-      <c r="E26" s="377"/>
+      <c r="C26" s="381"/>
+      <c r="D26" s="384"/>
+      <c r="E26" s="387"/>
       <c r="F26" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="229"/>
       <c r="H26" s="230"/>
       <c r="I26" s="231"/>
       <c r="J26" s="232"/>
       <c r="K26" s="233"/>
       <c r="L26" s="215"/>
-      <c r="M26" s="398"/>
-      <c r="N26" s="401"/>
+      <c r="M26" s="375"/>
+      <c r="N26" s="378"/>
       <c r="O26" s="219"/>
     </row>
     <row r="27" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B27" s="3"/>
     </row>
     <row r="28" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="3">
         <f>IF(K28="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C28" s="384">
+      <c r="C28" s="379">
         <v>5</v>
       </c>
-      <c r="D28" s="387"/>
-      <c r="E28" s="375"/>
+      <c r="D28" s="382"/>
+      <c r="E28" s="385"/>
       <c r="F28" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G28" s="216"/>
       <c r="H28" s="220"/>
       <c r="I28" s="221"/>
       <c r="J28" s="222"/>
       <c r="K28" s="223"/>
       <c r="L28" s="213"/>
-      <c r="M28" s="396" t="str">
+      <c r="M28" s="373" t="str">
         <f>IF(AND(K28="",K29="",K30=""),"",IF(AND(SUM(B28:B30)&gt;=1,E28=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B28:B30)&gt;=1,SUM(B28:B30)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K28&gt;MIN(K28:K30),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E28&lt;SMALL(K28:K30,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N28" s="399"/>
+      <c r="N28" s="376"/>
       <c r="O28" s="217"/>
     </row>
     <row r="29" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="3">
         <f t="shared" ref="B29:B30" si="4">IF(K29="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C29" s="385"/>
-[...1 lines deleted...]
-      <c r="E29" s="376"/>
+      <c r="C29" s="380"/>
+      <c r="D29" s="383"/>
+      <c r="E29" s="386"/>
       <c r="F29" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="224"/>
       <c r="H29" s="225"/>
       <c r="I29" s="226"/>
       <c r="J29" s="227"/>
       <c r="K29" s="228"/>
       <c r="L29" s="214"/>
-      <c r="M29" s="397"/>
-      <c r="N29" s="400"/>
+      <c r="M29" s="374"/>
+      <c r="N29" s="377"/>
       <c r="O29" s="218"/>
     </row>
     <row r="30" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="3">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="C30" s="386"/>
-[...1 lines deleted...]
-      <c r="E30" s="377"/>
+      <c r="C30" s="381"/>
+      <c r="D30" s="384"/>
+      <c r="E30" s="387"/>
       <c r="F30" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G30" s="229"/>
       <c r="H30" s="230"/>
       <c r="I30" s="231"/>
       <c r="J30" s="232"/>
       <c r="K30" s="233"/>
       <c r="L30" s="215"/>
-      <c r="M30" s="398"/>
-      <c r="N30" s="401"/>
+      <c r="M30" s="375"/>
+      <c r="N30" s="378"/>
       <c r="O30" s="219"/>
     </row>
     <row r="31" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B31" s="3"/>
     </row>
     <row r="32" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="3">
         <f>IF(K32="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C32" s="384">
+      <c r="C32" s="379">
         <v>6</v>
       </c>
-      <c r="D32" s="387"/>
-      <c r="E32" s="375"/>
+      <c r="D32" s="382"/>
+      <c r="E32" s="385"/>
       <c r="F32" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G32" s="216"/>
       <c r="H32" s="220"/>
       <c r="I32" s="221"/>
       <c r="J32" s="222"/>
       <c r="K32" s="223"/>
       <c r="L32" s="213"/>
-      <c r="M32" s="396" t="str">
+      <c r="M32" s="373" t="str">
         <f>IF(AND(K32="",K33="",K34=""),"",IF(AND(SUM(B32:B34)&gt;=1,E32=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B32:B34)&gt;=1,SUM(B32:B34)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K32&gt;MIN(K32:K34),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E32&lt;SMALL(K32:K34,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N32" s="399"/>
+      <c r="N32" s="376"/>
       <c r="O32" s="217"/>
     </row>
     <row r="33" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="3">
         <f t="shared" ref="B33:B34" si="5">IF(K33="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C33" s="385"/>
-[...1 lines deleted...]
-      <c r="E33" s="376"/>
+      <c r="C33" s="380"/>
+      <c r="D33" s="383"/>
+      <c r="E33" s="386"/>
       <c r="F33" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G33" s="224"/>
       <c r="H33" s="225"/>
       <c r="I33" s="226"/>
       <c r="J33" s="227"/>
       <c r="K33" s="228"/>
       <c r="L33" s="214"/>
-      <c r="M33" s="397"/>
-      <c r="N33" s="400"/>
+      <c r="M33" s="374"/>
+      <c r="N33" s="377"/>
       <c r="O33" s="218"/>
     </row>
     <row r="34" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B34" s="3">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="C34" s="386"/>
-[...1 lines deleted...]
-      <c r="E34" s="377"/>
+      <c r="C34" s="381"/>
+      <c r="D34" s="384"/>
+      <c r="E34" s="387"/>
       <c r="F34" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G34" s="229"/>
       <c r="H34" s="230"/>
       <c r="I34" s="231"/>
       <c r="J34" s="232"/>
       <c r="K34" s="233"/>
       <c r="L34" s="215"/>
-      <c r="M34" s="398"/>
-      <c r="N34" s="401"/>
+      <c r="M34" s="375"/>
+      <c r="N34" s="378"/>
       <c r="O34" s="219"/>
     </row>
     <row r="35" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="3">
         <f>IF(K36="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="384">
+      <c r="C36" s="379">
         <v>7</v>
       </c>
-      <c r="D36" s="387"/>
-      <c r="E36" s="375"/>
+      <c r="D36" s="382"/>
+      <c r="E36" s="385"/>
       <c r="F36" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G36" s="216"/>
       <c r="H36" s="220"/>
       <c r="I36" s="221"/>
       <c r="J36" s="222"/>
       <c r="K36" s="223"/>
       <c r="L36" s="213"/>
-      <c r="M36" s="396" t="str">
+      <c r="M36" s="373" t="str">
         <f>IF(AND(K36="",K37="",K38=""),"",IF(AND(SUM(B36:B38)&gt;=1,E36=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B36:B38)&gt;=1,SUM(B36:B38)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K36&gt;MIN(K36:K38),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E36&lt;SMALL(K36:K38,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N36" s="399"/>
+      <c r="N36" s="376"/>
       <c r="O36" s="217"/>
     </row>
     <row r="37" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="3">
         <f t="shared" ref="B37:B38" si="6">IF(K37="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C37" s="385"/>
-[...1 lines deleted...]
-      <c r="E37" s="376"/>
+      <c r="C37" s="380"/>
+      <c r="D37" s="383"/>
+      <c r="E37" s="386"/>
       <c r="F37" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G37" s="224"/>
       <c r="H37" s="225"/>
       <c r="I37" s="226"/>
       <c r="J37" s="227"/>
       <c r="K37" s="228"/>
       <c r="L37" s="214"/>
-      <c r="M37" s="397"/>
-      <c r="N37" s="400"/>
+      <c r="M37" s="374"/>
+      <c r="N37" s="377"/>
       <c r="O37" s="218"/>
     </row>
     <row r="38" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="3">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="C38" s="386"/>
-[...1 lines deleted...]
-      <c r="E38" s="377"/>
+      <c r="C38" s="381"/>
+      <c r="D38" s="384"/>
+      <c r="E38" s="387"/>
       <c r="F38" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="229"/>
       <c r="H38" s="230"/>
       <c r="I38" s="231"/>
       <c r="J38" s="232"/>
       <c r="K38" s="233"/>
       <c r="L38" s="215"/>
-      <c r="M38" s="398"/>
-      <c r="N38" s="401"/>
+      <c r="M38" s="375"/>
+      <c r="N38" s="378"/>
       <c r="O38" s="219"/>
     </row>
     <row r="39" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B39" s="3"/>
     </row>
     <row r="40" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="3">
         <f>IF(K40="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="384">
+      <c r="C40" s="379">
         <v>8</v>
       </c>
-      <c r="D40" s="387"/>
-      <c r="E40" s="375"/>
+      <c r="D40" s="382"/>
+      <c r="E40" s="385"/>
       <c r="F40" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="220"/>
       <c r="I40" s="221"/>
       <c r="J40" s="222"/>
       <c r="K40" s="223"/>
       <c r="L40" s="213"/>
-      <c r="M40" s="396" t="str">
+      <c r="M40" s="373" t="str">
         <f>IF(AND(K40="",K41="",K42=""),"",IF(AND(SUM(B40:B42)&gt;=1,E40=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B40:B42)&gt;=1,SUM(B40:B42)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K40&gt;MIN(K40:K42),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E40&lt;SMALL(K40:K42,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N40" s="399"/>
+      <c r="N40" s="376"/>
       <c r="O40" s="217"/>
     </row>
     <row r="41" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="3">
         <f t="shared" ref="B41:B42" si="7">IF(K41="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C41" s="385"/>
-[...1 lines deleted...]
-      <c r="E41" s="376"/>
+      <c r="C41" s="380"/>
+      <c r="D41" s="383"/>
+      <c r="E41" s="386"/>
       <c r="F41" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G41" s="224"/>
       <c r="H41" s="225"/>
       <c r="I41" s="226"/>
       <c r="J41" s="227"/>
       <c r="K41" s="228"/>
       <c r="L41" s="214"/>
-      <c r="M41" s="397"/>
-      <c r="N41" s="400"/>
+      <c r="M41" s="374"/>
+      <c r="N41" s="377"/>
       <c r="O41" s="218"/>
     </row>
     <row r="42" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B42" s="3">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="C42" s="386"/>
-[...1 lines deleted...]
-      <c r="E42" s="377"/>
+      <c r="C42" s="381"/>
+      <c r="D42" s="384"/>
+      <c r="E42" s="387"/>
       <c r="F42" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G42" s="229"/>
       <c r="H42" s="230"/>
       <c r="I42" s="231"/>
       <c r="J42" s="232"/>
       <c r="K42" s="233"/>
       <c r="L42" s="215"/>
-      <c r="M42" s="398"/>
-      <c r="N42" s="401"/>
+      <c r="M42" s="375"/>
+      <c r="N42" s="378"/>
       <c r="O42" s="219"/>
     </row>
     <row r="43" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B43" s="3"/>
     </row>
     <row r="44" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="3">
         <f>IF(K44="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C44" s="384">
+      <c r="C44" s="379">
         <v>9</v>
       </c>
-      <c r="D44" s="387"/>
-      <c r="E44" s="375"/>
+      <c r="D44" s="382"/>
+      <c r="E44" s="385"/>
       <c r="F44" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="220"/>
       <c r="I44" s="221"/>
       <c r="J44" s="222"/>
       <c r="K44" s="223"/>
       <c r="L44" s="213"/>
-      <c r="M44" s="396" t="str">
+      <c r="M44" s="373" t="str">
         <f>IF(AND(K44="",K45="",K46=""),"",IF(AND(SUM(B44:B46)&gt;=1,E44=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B44:B46)&gt;=1,SUM(B44:B46)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K44&gt;MIN(K44:K46),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E44&lt;SMALL(K44:K46,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N44" s="399"/>
+      <c r="N44" s="376"/>
       <c r="O44" s="217"/>
     </row>
     <row r="45" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="3">
         <f t="shared" ref="B45:B46" si="8">IF(K45="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C45" s="385"/>
-[...1 lines deleted...]
-      <c r="E45" s="376"/>
+      <c r="C45" s="380"/>
+      <c r="D45" s="383"/>
+      <c r="E45" s="386"/>
       <c r="F45" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G45" s="224"/>
       <c r="H45" s="225"/>
       <c r="I45" s="226"/>
       <c r="J45" s="227"/>
       <c r="K45" s="228"/>
       <c r="L45" s="214"/>
-      <c r="M45" s="397"/>
-      <c r="N45" s="400"/>
+      <c r="M45" s="374"/>
+      <c r="N45" s="377"/>
       <c r="O45" s="218"/>
     </row>
     <row r="46" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B46" s="3">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="C46" s="386"/>
-[...1 lines deleted...]
-      <c r="E46" s="377"/>
+      <c r="C46" s="381"/>
+      <c r="D46" s="384"/>
+      <c r="E46" s="387"/>
       <c r="F46" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G46" s="229"/>
       <c r="H46" s="230"/>
       <c r="I46" s="231"/>
       <c r="J46" s="232"/>
       <c r="K46" s="233"/>
       <c r="L46" s="215"/>
-      <c r="M46" s="398"/>
-      <c r="N46" s="401"/>
+      <c r="M46" s="375"/>
+      <c r="N46" s="378"/>
       <c r="O46" s="219"/>
     </row>
     <row r="47" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
     </row>
     <row r="48" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="3">
         <f>IF(K48="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C48" s="384">
+      <c r="C48" s="379">
         <v>10</v>
       </c>
-      <c r="D48" s="387"/>
-      <c r="E48" s="375"/>
+      <c r="D48" s="382"/>
+      <c r="E48" s="385"/>
       <c r="F48" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G48" s="216"/>
       <c r="H48" s="220"/>
       <c r="I48" s="221"/>
       <c r="J48" s="222"/>
       <c r="K48" s="223"/>
       <c r="L48" s="213"/>
-      <c r="M48" s="396" t="str">
+      <c r="M48" s="373" t="str">
         <f>IF(AND(K48="",K49="",K50=""),"",IF(AND(SUM(B48:B50)&gt;=1,E48=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B48:B50)&gt;=1,SUM(B48:B50)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K48&gt;MIN(K48:K50),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E48&lt;SMALL(K48:K50,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N48" s="399"/>
+      <c r="N48" s="376"/>
       <c r="O48" s="217"/>
     </row>
     <row r="49" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="3">
         <f t="shared" ref="B49:B50" si="9">IF(K49="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C49" s="385"/>
-[...1 lines deleted...]
-      <c r="E49" s="376"/>
+      <c r="C49" s="380"/>
+      <c r="D49" s="383"/>
+      <c r="E49" s="386"/>
       <c r="F49" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G49" s="224"/>
       <c r="H49" s="225"/>
       <c r="I49" s="226"/>
       <c r="J49" s="227"/>
       <c r="K49" s="228"/>
       <c r="L49" s="214"/>
-      <c r="M49" s="397"/>
-      <c r="N49" s="400"/>
+      <c r="M49" s="374"/>
+      <c r="N49" s="377"/>
       <c r="O49" s="218"/>
     </row>
     <row r="50" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="3">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="C50" s="386"/>
-[...1 lines deleted...]
-      <c r="E50" s="377"/>
+      <c r="C50" s="381"/>
+      <c r="D50" s="384"/>
+      <c r="E50" s="387"/>
       <c r="F50" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G50" s="229"/>
       <c r="H50" s="230"/>
       <c r="I50" s="231"/>
       <c r="J50" s="232"/>
       <c r="K50" s="233"/>
       <c r="L50" s="215"/>
-      <c r="M50" s="398"/>
-      <c r="N50" s="401"/>
+      <c r="M50" s="375"/>
+      <c r="N50" s="378"/>
       <c r="O50" s="219"/>
     </row>
     <row r="51" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="3"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="B3Lxxl7g4OxVo/TxXp/XYyC0rP6fOf9yGKMX9GkIZETeuOTfmwqtcdaWVWGPBiHHA4Y9J7zBWR8EgFJn/lsj3Q==" saltValue="lrbt/p3ypOEiMtFZP2hCzg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="59">
-    <mergeCell ref="M44:M46"/>
-[...34 lines deleted...]
-    <mergeCell ref="D36:D38"/>
+    <mergeCell ref="O9:O10"/>
+    <mergeCell ref="E16:E18"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="F9:K9"/>
+    <mergeCell ref="E12:E14"/>
     <mergeCell ref="E2:O2"/>
     <mergeCell ref="C16:C18"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="D20:D22"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="D12:D14"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="M9:N10"/>
     <mergeCell ref="M12:M14"/>
     <mergeCell ref="N12:N14"/>
     <mergeCell ref="N16:N18"/>
     <mergeCell ref="M20:M22"/>
     <mergeCell ref="N20:N22"/>
-    <mergeCell ref="O9:O10"/>
-[...5 lines deleted...]
-    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="E32:E34"/>
+    <mergeCell ref="E36:E38"/>
+    <mergeCell ref="C48:C50"/>
+    <mergeCell ref="D48:D50"/>
+    <mergeCell ref="C40:C42"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="C44:C46"/>
+    <mergeCell ref="D44:D46"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="E44:E46"/>
+    <mergeCell ref="E48:E50"/>
+    <mergeCell ref="C32:C34"/>
+    <mergeCell ref="D32:D34"/>
+    <mergeCell ref="C36:C38"/>
+    <mergeCell ref="D36:D38"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="M24:M26"/>
+    <mergeCell ref="N24:N26"/>
+    <mergeCell ref="M16:M18"/>
+    <mergeCell ref="M28:M30"/>
+    <mergeCell ref="N28:N30"/>
+    <mergeCell ref="M44:M46"/>
+    <mergeCell ref="N44:N46"/>
+    <mergeCell ref="M48:M50"/>
+    <mergeCell ref="N48:N50"/>
+    <mergeCell ref="M32:M34"/>
+    <mergeCell ref="N32:N34"/>
+    <mergeCell ref="M36:M38"/>
+    <mergeCell ref="N36:N38"/>
+    <mergeCell ref="M40:M42"/>
+    <mergeCell ref="N40:N42"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="E12:E14">
     <cfRule type="expression" dxfId="83" priority="33">
       <formula>M12="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E16:E18">
     <cfRule type="expression" dxfId="82" priority="32">
       <formula>M16="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E20:E22">
     <cfRule type="expression" dxfId="81" priority="31">
       <formula>M20="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E24:E26">
     <cfRule type="expression" dxfId="80" priority="30">
       <formula>M24="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E28:E30">
     <cfRule type="expression" dxfId="79" priority="29">
       <formula>M28="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
@@ -26493,182 +26508,182 @@
     <col min="3" max="3" width="5.7109375" style="57" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" style="55" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="55" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" style="55" customWidth="1"/>
     <col min="7" max="8" width="10.7109375" style="57" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="57" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="57" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="57" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="57" customWidth="1"/>
     <col min="14" max="15" width="10.7109375" style="57" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="57"/>
     <col min="17" max="17" width="11.42578125" style="59"/>
     <col min="18" max="18" width="12.7109375" style="59" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="59"/>
     <col min="20" max="20" width="11.42578125" style="57"/>
     <col min="21" max="22" width="12.7109375" style="57" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="57"/>
     <col min="24" max="24" width="12.7109375" style="57" customWidth="1"/>
     <col min="25" max="25" width="85.140625" style="55" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="55" customWidth="1"/>
     <col min="27" max="16384" width="11.42578125" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D2" s="436" t="s">
+      <c r="D2" s="402" t="s">
         <v>54</v>
       </c>
-      <c r="E2" s="437"/>
-[...1 lines deleted...]
-      <c r="G2" s="444" t="s">
+      <c r="E2" s="403"/>
+      <c r="F2" s="404"/>
+      <c r="G2" s="410" t="s">
         <v>59</v>
       </c>
-      <c r="H2" s="445"/>
-[...1 lines deleted...]
-      <c r="J2" s="447" t="s">
+      <c r="H2" s="411"/>
+      <c r="I2" s="412"/>
+      <c r="J2" s="413" t="s">
         <v>57</v>
       </c>
-      <c r="K2" s="444" t="s">
+      <c r="K2" s="410" t="s">
         <v>60</v>
       </c>
-      <c r="L2" s="445"/>
-[...1 lines deleted...]
-      <c r="N2" s="423" t="s">
+      <c r="L2" s="411"/>
+      <c r="M2" s="412"/>
+      <c r="N2" s="422" t="s">
         <v>58</v>
       </c>
-      <c r="O2" s="426" t="s">
+      <c r="O2" s="425" t="s">
         <v>87</v>
       </c>
-      <c r="P2" s="433" t="s">
+      <c r="P2" s="432" t="s">
         <v>111</v>
       </c>
-      <c r="Q2" s="434"/>
-[...3 lines deleted...]
-      <c r="U2" s="411" t="s">
+      <c r="Q2" s="433"/>
+      <c r="R2" s="433"/>
+      <c r="S2" s="433"/>
+      <c r="T2" s="434"/>
+      <c r="U2" s="444" t="s">
         <v>53</v>
       </c>
-      <c r="V2" s="412"/>
-      <c r="W2" s="402" t="s">
+      <c r="V2" s="445"/>
+      <c r="W2" s="435" t="s">
         <v>158</v>
       </c>
-      <c r="X2" s="405" t="s">
+      <c r="X2" s="438" t="s">
         <v>50</v>
       </c>
-      <c r="Y2" s="408" t="s">
+      <c r="Y2" s="441" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D3" s="439"/>
-[...1 lines deleted...]
-      <c r="F3" s="441"/>
+      <c r="D3" s="405"/>
+      <c r="E3" s="406"/>
+      <c r="F3" s="407"/>
       <c r="G3" s="291" t="s">
         <v>55</v>
       </c>
       <c r="H3" s="286" t="s">
         <v>56</v>
       </c>
-      <c r="I3" s="442" t="s">
+      <c r="I3" s="408" t="s">
         <v>47</v>
       </c>
-      <c r="J3" s="448"/>
+      <c r="J3" s="414"/>
       <c r="K3" s="291" t="s">
         <v>55</v>
       </c>
       <c r="L3" s="286" t="s">
         <v>56</v>
       </c>
-      <c r="M3" s="442" t="s">
+      <c r="M3" s="408" t="s">
         <v>48</v>
       </c>
-      <c r="N3" s="424"/>
-[...1 lines deleted...]
-      <c r="P3" s="431" t="s">
+      <c r="N3" s="423"/>
+      <c r="O3" s="426"/>
+      <c r="P3" s="430" t="s">
         <v>151</v>
       </c>
-      <c r="Q3" s="417" t="s">
+      <c r="Q3" s="416" t="s">
         <v>156</v>
       </c>
-      <c r="R3" s="429" t="s">
+      <c r="R3" s="428" t="s">
         <v>157</v>
       </c>
-      <c r="S3" s="419" t="s">
+      <c r="S3" s="418" t="s">
         <v>112</v>
       </c>
-      <c r="T3" s="421" t="s">
+      <c r="T3" s="420" t="s">
         <v>152</v>
       </c>
-      <c r="U3" s="413" t="s">
+      <c r="U3" s="446" t="s">
         <v>51</v>
       </c>
-      <c r="V3" s="415" t="s">
+      <c r="V3" s="448" t="s">
         <v>52</v>
       </c>
-      <c r="W3" s="403"/>
-[...1 lines deleted...]
-      <c r="Y3" s="409"/>
+      <c r="W3" s="436"/>
+      <c r="X3" s="439"/>
+      <c r="Y3" s="442"/>
     </row>
     <row r="4" spans="2:25" s="57" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="D4" s="288" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="289" t="s">
         <v>43</v>
       </c>
       <c r="F4" s="290" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="292" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="287" t="s">
         <v>154</v>
       </c>
-      <c r="I4" s="443"/>
-      <c r="J4" s="449"/>
+      <c r="I4" s="409"/>
+      <c r="J4" s="415"/>
       <c r="K4" s="292" t="s">
         <v>45</v>
       </c>
       <c r="L4" s="287" t="s">
         <v>155</v>
       </c>
-      <c r="M4" s="443"/>
-[...11 lines deleted...]
-      <c r="Y4" s="410"/>
+      <c r="M4" s="409"/>
+      <c r="N4" s="424"/>
+      <c r="O4" s="427"/>
+      <c r="P4" s="431"/>
+      <c r="Q4" s="417"/>
+      <c r="R4" s="429"/>
+      <c r="S4" s="419"/>
+      <c r="T4" s="421"/>
+      <c r="U4" s="447"/>
+      <c r="V4" s="449"/>
+      <c r="W4" s="437"/>
+      <c r="X4" s="440"/>
+      <c r="Y4" s="443"/>
     </row>
     <row r="5" spans="2:25" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="55">
         <f>IF(Y5&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
       <c r="C5" s="57">
         <v>1</v>
       </c>
       <c r="D5" s="72" t="str">
         <f>IF('RELACIÓN DE FACTURAS'!O9="","",'RELACIÓN DE FACTURAS'!O9)</f>
         <v/>
       </c>
       <c r="E5" s="73" t="str">
         <f>IF('RELACIÓN DE FACTURAS'!P9="","",'RELACIÓN DE FACTURAS'!P9)</f>
         <v/>
       </c>
       <c r="F5" s="74" t="str">
         <f>IF('RELACIÓN DE FACTURAS'!R9="","",'RELACIÓN DE FACTURAS'!R9)</f>
         <v/>
       </c>
       <c r="G5" s="75" t="str">
         <f>IF(D5="","",IF(AND(D5="NUEVA FACTURA",'RELACIÓN DE FACTURAS'!Q9=""),"",IF(AND(D5="NUEVA FACTURA",'RELACIÓN DE FACTURAS'!Q9&lt;&gt;""),'RELACIÓN DE FACTURAS'!Q9,IF(D5="SEGUNDO PAGO O POSTERIORES",G4,""))))</f>
         <v/>
       </c>
@@ -32580,70 +32595,70 @@
       <c r="K80" s="59"/>
       <c r="L80" s="59"/>
       <c r="N80" s="59"/>
       <c r="O80" s="59"/>
     </row>
     <row r="81" spans="21:22" x14ac:dyDescent="0.2">
       <c r="U81" s="112">
         <f>SUM(U5:U79)</f>
         <v>0</v>
       </c>
       <c r="V81" s="112">
         <f>SUM(V5:V79)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="f543V3ECu3mokRdIfB6yUM6AsDls6X5+FtZ9VUZQiBgylRxUOmjLjyE7Zl5W5nqTXPdYQN0l57UySQCbbKPBXQ==" saltValue="jfZ+IMCFVB/Jik4VMTEB4g==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="XTuwxXv4QdkfVyH9XCnSl1x5Eze1egaqLLDFunK+OcsnZWAFnJD6Cs1KjLtEN09WqP7ITAEh87R+ln8qhTGd8g==" saltValue="JDuadpQw4C0rjnMhXxq4yw==" spinCount="100000" sqref="Y5:Y79" name="Rango7"/>
     <protectedRange algorithmName="SHA-512" hashValue="fmyJowgWMvd6pTtENAizEoi8wHhgQUjuRrJVIK4v7lvOY3CZEGxVw0RV6jHhetNjnOOKCuGpEReAVN8Mwi25ag==" saltValue="sxceRhQpXa9Bs1VYWqryZA==" spinCount="100000" sqref="W5:W79" name="Rango6"/>
     <protectedRange algorithmName="SHA-512" hashValue="6MRbCER7X9gvuHYie7BGiDL7HrZ8biEzQDNQuj9Y0aB+AZVRwrMFOQgeLHzAHhKwDHzKVrUFDk8ug4zqrT/yQQ==" saltValue="gRNUtElGCQ1ZKSW7sGcbGw==" spinCount="100000" sqref="Q5:R79" name="Rango5"/>
     <protectedRange algorithmName="SHA-512" hashValue="05iWmhkm0ueS1zjLk8ZRDe13siNdF75uBMiZQG0TJUNQeSjiGDWT4xZ8OE7UxyutND+PhpGgRAUPr32MjctxzA==" saltValue="eRsYnYpSTi1B75g3EYZyzw==" spinCount="100000" sqref="L5:L79" name="Rango4"/>
     <protectedRange algorithmName="SHA-512" hashValue="fzPIZFxY6nqbydqQUIs8gOlGkqumYFVldmV8wPxJCjZLwzYIdF1X189oRgtWVpdcJpJZ1UfWyuPAzpf9cjWCsA==" saltValue="q1HiC46g2Mgk5HRn5/KdYw==" spinCount="100000" sqref="H5:H79" name="Rango3"/>
   </protectedRanges>
   <mergeCells count="20">
-    <mergeCell ref="D2:F3"/>
-[...4 lines deleted...]
-    <mergeCell ref="J2:J4"/>
+    <mergeCell ref="W2:W4"/>
+    <mergeCell ref="X2:X4"/>
+    <mergeCell ref="Y2:Y4"/>
+    <mergeCell ref="U2:V2"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="V3:V4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="N2:N4"/>
     <mergeCell ref="O2:O4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="P2:T2"/>
-    <mergeCell ref="W2:W4"/>
-[...4 lines deleted...]
-    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="D2:F3"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="G2:I2"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="J2:J4"/>
   </mergeCells>
   <conditionalFormatting sqref="H5:H79">
     <cfRule type="expression" dxfId="31" priority="4">
       <formula>AND($D5&lt;&gt;"",$G5="")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="30" priority="6" stopIfTrue="1">
       <formula>AND($D5&lt;&gt;"",$G5="",$H5&lt;&gt;"")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="29" priority="7">
       <formula>AND($D5&lt;&gt;"",$G5&lt;&gt;"",$H5&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I5:I79">
     <cfRule type="cellIs" dxfId="28" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SI"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I5:J79">
     <cfRule type="expression" dxfId="27" priority="8">
       <formula>$I5="REVISAR"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L5:L79">
     <cfRule type="expression" dxfId="26" priority="31">
       <formula>AND($D5&lt;&gt;"",$K5="")</formula>
@@ -32866,65 +32881,65 @@
         <f>IF(MAX('REVISIÓN FACTURAS'!$N$5:$N$79)=0,"",MAX('REVISIÓN FACTURAS'!$N$5:$N$79))</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="3:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="308" t="s">
         <v>84</v>
       </c>
       <c r="D9" s="89" t="str">
         <f>IF(_xlfn.MINIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0)=0,"",_xlfn.MINIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0))</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="3:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="308" t="s">
         <v>85</v>
       </c>
       <c r="D10" s="89" t="str">
         <f>IF(_xlfn.MAXIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0)=0,"",_xlfn.MAXIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0))</f>
         <v/>
       </c>
     </row>
     <row r="11" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C12" s="450" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="D12" s="452"/>
       <c r="E12" s="453"/>
     </row>
     <row r="13" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="308" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D14" s="304"/>
     </row>
     <row r="15" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="308" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D15" s="313">
         <f>SUMIFS('REVISIÓN FACTURAS'!V5:V79,'REVISIÓN FACTURAS'!J5:J79,"&gt;="&amp;EXPEDIENTE!$I$25,'REVISIÓN FACTURAS'!J5:J79,"&lt;="&amp;$D$14,'REVISIÓN FACTURAS'!N5:N79,"&gt;="&amp;EXPEDIENTE!$I$25,'REVISIÓN FACTURAS'!N5:N79,"&lt;="&amp;$D$14,'REVISIÓN FACTURAS'!T5:T79,"NO",'REVISIÓN FACTURAS'!W5:W79,"NO")</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="3:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G16" s="314"/>
     </row>
     <row r="17" spans="2:7" s="65" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C17" s="315" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="316" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="305" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="317"/>
     </row>
     <row r="18" spans="2:7" s="65" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="2:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="55">
         <v>1</v>
@@ -34273,418 +34288,424 @@
     <col min="19" max="19" width="11.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="20" max="20" width="8.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="21" max="21" width="21.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="30.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="5.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="28" width="40.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="29" max="29" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="30" max="30" width="40.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="31" max="31" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="32" max="32" width="5.7109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="33" max="33" width="50.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="25.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="15.7109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A1" s="117"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:36" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="457" t="s">
+      <c r="B3" s="456" t="s">
         <v>125</v>
       </c>
-      <c r="C3" s="461"/>
-[...10 lines deleted...]
-      <c r="O3" s="457" t="s">
+      <c r="C3" s="457"/>
+      <c r="D3" s="457"/>
+      <c r="E3" s="457"/>
+      <c r="F3" s="457"/>
+      <c r="G3" s="457"/>
+      <c r="H3" s="457"/>
+      <c r="I3" s="457"/>
+      <c r="J3" s="457"/>
+      <c r="K3" s="457"/>
+      <c r="L3" s="457"/>
+      <c r="M3" s="460"/>
+      <c r="O3" s="456" t="s">
         <v>126</v>
       </c>
-      <c r="P3" s="458"/>
-      <c r="R3" s="457" t="s">
+      <c r="P3" s="460"/>
+      <c r="R3" s="456" t="s">
         <v>127</v>
       </c>
-      <c r="S3" s="458"/>
-      <c r="U3" s="457" t="s">
+      <c r="S3" s="460"/>
+      <c r="U3" s="456" t="s">
         <v>181</v>
       </c>
-      <c r="V3" s="458"/>
+      <c r="V3" s="460"/>
       <c r="X3" s="192" t="s">
         <v>131</v>
       </c>
-      <c r="Z3" s="457" t="s">
+      <c r="Z3" s="456" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="461"/>
-[...3 lines deleted...]
-      <c r="AF3" s="457" t="s">
+      <c r="AA3" s="457"/>
+      <c r="AB3" s="457"/>
+      <c r="AC3" s="457"/>
+      <c r="AD3" s="457"/>
+      <c r="AF3" s="456" t="s">
         <v>174</v>
       </c>
-      <c r="AG3" s="458"/>
-      <c r="AI3" s="457" t="s">
+      <c r="AG3" s="460"/>
+      <c r="AI3" s="456" t="s">
         <v>135</v>
       </c>
-      <c r="AJ3" s="458"/>
+      <c r="AJ3" s="460"/>
     </row>
     <row r="4" spans="1:36" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="D5" s="462" t="s">
+      <c r="D5" s="458" t="s">
         <v>118</v>
       </c>
-      <c r="E5" s="462" t="s">
+      <c r="E5" s="458" t="s">
         <v>121</v>
       </c>
-      <c r="F5" s="462" t="s">
+      <c r="F5" s="458" t="s">
         <v>119</v>
       </c>
-      <c r="G5" s="462" t="s">
+      <c r="G5" s="458" t="s">
         <v>120</v>
       </c>
-      <c r="H5" s="462"/>
-[...1 lines deleted...]
-      <c r="J5" s="462" t="s">
+      <c r="H5" s="458"/>
+      <c r="I5" s="458"/>
+      <c r="J5" s="458" t="s">
         <v>116</v>
       </c>
-      <c r="K5" s="462"/>
-[...2 lines deleted...]
-      <c r="O5" s="459" t="s">
+      <c r="K5" s="458"/>
+      <c r="L5" s="458"/>
+      <c r="M5" s="458"/>
+      <c r="O5" s="454" t="s">
         <v>179</v>
       </c>
       <c r="P5" s="4" t="str">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE)</f>
         <v>nº 82, de 11 de abril de 2023</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>128</v>
       </c>
       <c r="S5" s="5" t="s">
         <v>117</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>182</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>117</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="Z5" s="2" t="str">
         <f>M7</f>
         <v>CT01</v>
       </c>
       <c r="AI5" s="193" t="s">
         <v>159</v>
       </c>
       <c r="AJ5" s="46" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="D6" s="462"/>
-[...1 lines deleted...]
-      <c r="F6" s="462"/>
+      <c r="D6" s="458"/>
+      <c r="E6" s="458"/>
+      <c r="F6" s="458"/>
       <c r="G6" s="188" t="s">
         <v>122</v>
       </c>
       <c r="H6" s="188" t="s">
         <v>124</v>
       </c>
       <c r="I6" s="188" t="s">
         <v>123</v>
       </c>
-      <c r="J6" s="463" t="str">
+      <c r="J6" s="459" t="str">
         <f>IF(COUNTIF($J$7:$J$81,"SÍ")=0,"",IF(COUNTIF($J$7:$J$81,"SÍ")=1,"SÍ",IF(COUNTIF($J$7:$J$81,"SÍ")&gt;1,"NO")))</f>
         <v>NO</v>
       </c>
-      <c r="K6" s="463"/>
-[...2 lines deleted...]
-      <c r="O6" s="460"/>
+      <c r="K6" s="459"/>
+      <c r="L6" s="459"/>
+      <c r="M6" s="459"/>
+      <c r="O6" s="455"/>
       <c r="P6" s="4">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,5,FALSE)</f>
         <v>0</v>
       </c>
       <c r="S6" s="47" t="str">
         <f>IF($S$5="SÍ","Bloquear celda F25 de EXPEDIENTE","")</f>
         <v>Bloquear celda F25 de EXPEDIENTE</v>
       </c>
       <c r="V6" s="125" t="str">
         <f>IF($V$5="NO","Ocultar columna AF en RELACIÓN FACTURAS","")</f>
         <v/>
       </c>
       <c r="X6" s="4" t="s">
         <v>62</v>
       </c>
       <c r="Z6" s="4">
         <v>1</v>
       </c>
       <c r="AA6" s="126" t="s">
-        <v>184</v>
+        <v>254</v>
       </c>
       <c r="AB6" s="4" t="str">
         <f t="shared" ref="AB6:AB15" si="0">IF(AA6="",11,AA6)</f>
-        <v>Adquisición de activos materiales nuevos</v>
+        <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AC6" s="4">
         <f t="shared" ref="AC6:AC15" si="1">IF(AB6&lt;&gt;11,Z6,11)</f>
         <v>1</v>
       </c>
       <c r="AD6" s="4" t="str">
         <f t="shared" ref="AD6:AD15" si="2">IFERROR(VLOOKUP(SMALL($AC$6:$AC$15,Z6),$Z$6:$AA$15,2,FALSE),"X")</f>
-        <v>Adquisición de activos materiales nuevos</v>
+        <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AF6" s="6">
         <v>0</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AI6" s="194" t="s">
         <v>161</v>
       </c>
       <c r="AJ6" s="42">
         <v>2130</v>
       </c>
     </row>
     <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="6" t="str">
         <f>M7</f>
         <v>CT01</v>
       </c>
       <c r="C7" s="3">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="E7" s="11">
         <v>8</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G7" s="9" t="s">
         <v>180</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="5" t="s">
         <v>117</v>
       </c>
       <c r="K7" s="6">
         <f>IF(J7="",76,C7)</f>
         <v>1</v>
       </c>
       <c r="L7" s="6">
         <f>IF(K7&lt;&gt;76,C7,76)</f>
         <v>1</v>
       </c>
       <c r="M7" s="6" t="str">
         <f>IFERROR(VLOOKUP(SMALL($L$7:$L$81,C7),$C$7:$D$81,2,FALSE),"X")</f>
         <v>CT01</v>
       </c>
-      <c r="O7" s="460"/>
+      <c r="O7" s="455"/>
       <c r="P7" s="4">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,6,FALSE)</f>
         <v>0</v>
       </c>
       <c r="U7" s="2" t="s">
         <v>183</v>
       </c>
       <c r="V7" s="5" t="s">
         <v>117</v>
       </c>
       <c r="Z7" s="4">
         <v>2</v>
       </c>
-      <c r="AA7" s="126"/>
-      <c r="AB7" s="4">
+      <c r="AA7" s="126" t="s">
+        <v>255</v>
+      </c>
+      <c r="AB7" s="4" t="str">
         <f t="shared" si="0"/>
-        <v>11</v>
+        <v>Costes de investigación contractual, conocimientos y patentes adquiridas</v>
       </c>
       <c r="AC7" s="4">
         <f t="shared" si="1"/>
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AD7" s="4" t="str">
         <f t="shared" si="2"/>
-        <v>X</v>
+        <v>Costes de investigación contractual, conocimientos y patentes adquiridas</v>
       </c>
       <c r="AF7" s="6">
         <v>1</v>
       </c>
       <c r="AG7" s="4" t="s">
         <v>178</v>
       </c>
       <c r="AI7" s="195" t="s">
         <v>170</v>
       </c>
       <c r="AJ7" s="44">
         <v>2130</v>
       </c>
     </row>
     <row r="8" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C8" s="3">
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="E8" s="11">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>180</v>
       </c>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="5" t="s">
         <v>117</v>
       </c>
       <c r="K8" s="6">
         <f t="shared" ref="K8:K12" si="3">IF(J8="",76,C8)</f>
         <v>2</v>
       </c>
       <c r="L8" s="6">
         <f t="shared" ref="L8:L12" si="4">IF(K8&lt;&gt;76,C8,76)</f>
         <v>2</v>
       </c>
       <c r="M8" s="6" t="str">
         <f t="shared" ref="M8:M71" si="5">IFERROR(VLOOKUP(SMALL($L$7:$L$81,C8),$C$7:$D$81,2,FALSE),"X")</f>
         <v>CT02</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>129</v>
       </c>
       <c r="S8" s="10">
         <v>45658</v>
       </c>
       <c r="V8" s="125" t="str">
         <f>IF($V$7="NO","Ocultar columna AG en RELACIÓN FACTURAS","")</f>
         <v/>
       </c>
       <c r="Z8" s="4">
         <v>3</v>
       </c>
-      <c r="AA8" s="126"/>
-      <c r="AB8" s="4">
+      <c r="AA8" s="126" t="s">
+        <v>256</v>
+      </c>
+      <c r="AB8" s="4" t="str">
         <f t="shared" si="0"/>
-        <v>11</v>
+        <v>Capacitación del personal técnico e investigador</v>
       </c>
       <c r="AC8" s="4">
         <f t="shared" si="1"/>
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="AD8" s="4" t="str">
         <f t="shared" si="2"/>
-        <v>X</v>
+        <v>Capacitación del personal técnico e investigador</v>
       </c>
       <c r="AF8" s="6">
         <v>2</v>
       </c>
       <c r="AG8" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="AI8" s="456" t="s">
+      <c r="AI8" s="463" t="s">
         <v>162</v>
       </c>
       <c r="AJ8" s="45" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C9" s="3">
         <v>3</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="11"/>
       <c r="F9" s="8"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="5"/>
       <c r="K9" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L9" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M9" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="O9" s="12" t="s">
         <v>26</v>
       </c>
       <c r="P9" s="9">
         <v>2024</v>
       </c>
       <c r="Z9" s="4">
         <v>4</v>
       </c>
-      <c r="AA9" s="126"/>
-      <c r="AB9" s="4">
+      <c r="AA9" s="126" t="s">
+        <v>257</v>
+      </c>
+      <c r="AB9" s="4" t="str">
         <f t="shared" si="0"/>
-        <v>11</v>
+        <v>Gastos de los materiales</v>
       </c>
       <c r="AC9" s="4">
         <f t="shared" si="1"/>
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="AD9" s="4" t="str">
         <f t="shared" si="2"/>
-        <v>X</v>
+        <v>Gastos de los materiales</v>
       </c>
       <c r="AF9" s="6">
         <v>3</v>
       </c>
       <c r="AG9" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="AI9" s="454"/>
+      <c r="AI9" s="461"/>
       <c r="AJ9" s="43" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="10" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C10" s="3">
         <v>4</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="11"/>
       <c r="F10" s="8"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="5"/>
       <c r="K10" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L10" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M10" s="6" t="str">
         <f t="shared" si="5"/>
@@ -34696,228 +34717,228 @@
       <c r="S10" s="13">
         <v>2</v>
       </c>
       <c r="Z10" s="4">
         <v>5</v>
       </c>
       <c r="AA10" s="7"/>
       <c r="AB10" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC10" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD10" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF10" s="6">
         <v>4</v>
       </c>
       <c r="AG10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="AI10" s="454"/>
+      <c r="AI10" s="461"/>
       <c r="AJ10" s="43" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="11" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C11" s="3">
         <v>5</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="11"/>
       <c r="F11" s="8"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="5"/>
       <c r="K11" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L11" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M11" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
-      <c r="O11" s="459" t="s">
+      <c r="O11" s="454" t="s">
         <v>133</v>
       </c>
       <c r="P11" s="9" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="R11" s="3"/>
       <c r="Z11" s="4">
         <v>6</v>
       </c>
       <c r="AA11" s="7"/>
       <c r="AB11" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC11" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD11" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF11" s="6">
         <v>5</v>
       </c>
       <c r="AG11" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="AI11" s="454"/>
+      <c r="AI11" s="461"/>
       <c r="AJ11" s="43" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C12" s="3">
         <v>6</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="11"/>
       <c r="F12" s="8"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="5"/>
       <c r="K12" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L12" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M12" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
-      <c r="O12" s="460"/>
+      <c r="O12" s="455"/>
       <c r="P12" s="9" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="R12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="S12" s="15" t="str">
         <f>IF(EXPEDIENTE!F27="","",EXPEDIENTE!F27)</f>
         <v/>
       </c>
       <c r="Z12" s="4">
         <v>7</v>
       </c>
       <c r="AA12" s="7"/>
       <c r="AB12" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC12" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD12" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF12" s="6">
         <v>6</v>
       </c>
       <c r="AG12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="AI12" s="454"/>
+      <c r="AI12" s="461"/>
       <c r="AJ12" s="43" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="13" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C13" s="3">
         <v>7</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="11"/>
       <c r="F13" s="8"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="5"/>
       <c r="K13" s="6">
         <f t="shared" ref="K13:K76" si="6">IF(J13="",76,C13)</f>
         <v>76</v>
       </c>
       <c r="L13" s="6">
         <f t="shared" ref="L13:L76" si="7">IF(K13&lt;&gt;76,C13,76)</f>
         <v>76</v>
       </c>
       <c r="M13" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
-      <c r="O13" s="460"/>
+      <c r="O13" s="455"/>
       <c r="P13" s="9"/>
       <c r="R13" s="14" t="s">
         <v>30</v>
       </c>
       <c r="S13" s="4" t="str">
         <f>IF(S12="","",DAY(S12))</f>
         <v/>
       </c>
       <c r="Z13" s="4">
         <v>8</v>
       </c>
       <c r="AA13" s="7"/>
       <c r="AB13" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC13" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD13" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF13" s="6">
         <v>7</v>
       </c>
       <c r="AG13" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="AI13" s="454"/>
+      <c r="AI13" s="461"/>
       <c r="AJ13" s="43" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="14" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C14" s="3">
         <v>8</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="11"/>
       <c r="F14" s="8"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="5"/>
       <c r="K14" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L14" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M14" s="6" t="str">
         <f t="shared" si="5"/>
@@ -34928,51 +34949,51 @@
       </c>
       <c r="S14" s="4" t="str">
         <f>IF(S12="","",MONTH(S12))</f>
         <v/>
       </c>
       <c r="Z14" s="4">
         <v>9</v>
       </c>
       <c r="AA14" s="7"/>
       <c r="AB14" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC14" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD14" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF14" s="6">
         <v>8</v>
       </c>
       <c r="AG14" s="4"/>
-      <c r="AI14" s="454"/>
+      <c r="AI14" s="461"/>
       <c r="AJ14" s="43" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="15" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C15" s="3">
         <v>9</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="11"/>
       <c r="F15" s="8"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="5"/>
       <c r="K15" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L15" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M15" s="6" t="str">
         <f t="shared" si="5"/>
@@ -34983,760 +35004,766 @@
       </c>
       <c r="S15" s="4" t="str">
         <f>IF(S12="","",YEAR(S12))</f>
         <v/>
       </c>
       <c r="Z15" s="4">
         <v>10</v>
       </c>
       <c r="AA15" s="7"/>
       <c r="AB15" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC15" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD15" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF15" s="6">
         <v>9</v>
       </c>
       <c r="AG15" s="4"/>
-      <c r="AI15" s="454"/>
+      <c r="AI15" s="461"/>
       <c r="AJ15" s="43" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C16" s="3">
         <v>10</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="11"/>
       <c r="F16" s="8"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="5"/>
       <c r="K16" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L16" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M16" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R16" s="3"/>
-      <c r="AI16" s="454"/>
+      <c r="AI16" s="461"/>
       <c r="AJ16" s="43" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="17" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C17" s="3">
         <v>11</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="11"/>
       <c r="F17" s="8"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="5"/>
       <c r="K17" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L17" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M17" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R17" s="14" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="15" t="str">
         <f>IF(S12="","",DATE(YEAR(S12),MONTH(S12)+S10,DAY(S12)))</f>
         <v/>
       </c>
       <c r="Z17" s="4" t="str">
         <f>IF(M8="X","",M8)</f>
         <v>CT02</v>
       </c>
-      <c r="AI17" s="454"/>
+      <c r="AI17" s="461"/>
       <c r="AJ17" s="43" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="18" spans="3:36" x14ac:dyDescent="0.3">
       <c r="C18" s="3">
         <v>12</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="11"/>
       <c r="F18" s="8"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="5"/>
       <c r="K18" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L18" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M18" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="S18" s="15" t="str">
         <f>IF(S12="","",IF(DAY(S12)=DAY(S17),S17,DATE(YEAR(S17),MONTH(S17),1)-1))</f>
         <v/>
       </c>
       <c r="Z18" s="4">
         <v>1</v>
       </c>
-      <c r="AA18" s="118"/>
-      <c r="AB18" s="4">
+      <c r="AA18" s="118" t="s">
+        <v>254</v>
+      </c>
+      <c r="AB18" s="4" t="str">
         <f>IF(AA18="",11,AA18)</f>
-        <v>11</v>
+        <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AC18" s="4">
         <f t="shared" ref="AC18:AC27" si="8">IF(AB18&lt;&gt;11,Z18,11)</f>
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="AD18" s="4" t="str">
         <f>IFERROR(VLOOKUP(SMALL($AC$18:$AC$27,Z18),$Z$18:$AA$27,2,FALSE),"X")</f>
-        <v>X</v>
+        <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AF18" s="6">
         <f>COUNTBLANK('RELACIÓN DE FACTURAS'!$O$9:$AL$83)</f>
         <v>1575</v>
       </c>
       <c r="AG18" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="AI18" s="454"/>
+      <c r="AI18" s="461"/>
       <c r="AJ18" s="43"/>
     </row>
     <row r="19" spans="3:36" x14ac:dyDescent="0.3">
       <c r="C19" s="3">
         <v>13</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="11"/>
       <c r="F19" s="8"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="5"/>
       <c r="K19" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L19" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M19" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R19" s="14"/>
       <c r="S19" s="124"/>
       <c r="Z19" s="4">
         <v>2</v>
       </c>
-      <c r="AA19" s="118"/>
-      <c r="AB19" s="4">
+      <c r="AA19" s="118" t="s">
+        <v>258</v>
+      </c>
+      <c r="AB19" s="4" t="str">
         <f t="shared" ref="AB19:AB27" si="9">IF(AA19="",11,AA19)</f>
-        <v>11</v>
+        <v>Gastos asociados a la celebración de eventos</v>
       </c>
       <c r="AC19" s="4">
         <f t="shared" si="8"/>
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="AD19" s="4" t="str">
         <f t="shared" ref="AD19:AD27" si="10">IFERROR(VLOOKUP(SMALL($AC$18:$AC$27,Z19),$Z$18:$AA$27,2,FALSE),"X")</f>
-        <v>X</v>
-[...1 lines deleted...]
-      <c r="AI19" s="454"/>
+        <v>Gastos asociados a la celebración de eventos</v>
+      </c>
+      <c r="AI19" s="461"/>
       <c r="AJ19" s="43"/>
     </row>
     <row r="20" spans="3:36" x14ac:dyDescent="0.3">
       <c r="C20" s="3">
         <v>14</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="11"/>
       <c r="F20" s="8"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="5"/>
       <c r="K20" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L20" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M20" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R20" s="189" t="s">
         <v>56</v>
       </c>
       <c r="S20" s="190"/>
       <c r="Z20" s="4">
         <v>3</v>
       </c>
-      <c r="AA20" s="118"/>
-      <c r="AB20" s="4">
+      <c r="AA20" s="118" t="s">
+        <v>259</v>
+      </c>
+      <c r="AB20" s="4" t="str">
         <f t="shared" si="9"/>
-        <v>11</v>
+        <v>Costes de consultoría y servicios equivalentes</v>
       </c>
       <c r="AC20" s="4">
         <f t="shared" si="8"/>
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="AD20" s="4" t="str">
         <f t="shared" si="10"/>
-        <v>X</v>
-[...1 lines deleted...]
-      <c r="AI20" s="454"/>
+        <v>Costes de consultoría y servicios equivalentes</v>
+      </c>
+      <c r="AI20" s="461"/>
       <c r="AJ20" s="43"/>
     </row>
     <row r="21" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C21" s="3">
         <v>15</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="11"/>
       <c r="F21" s="8"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="5"/>
       <c r="K21" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L21" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M21" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R21" s="189" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="191" t="str">
         <f>IF(S12="","",DATE(YEAR(S12),MONTH(S12)+S10,DAY(S12)))</f>
         <v/>
       </c>
       <c r="Z21" s="4">
         <v>4</v>
       </c>
       <c r="AA21" s="7"/>
       <c r="AB21" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC21" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD21" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI21" s="454"/>
+      <c r="AI21" s="461"/>
       <c r="AJ21" s="43"/>
     </row>
     <row r="22" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C22" s="3">
         <v>16</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="11"/>
       <c r="F22" s="8"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="5"/>
       <c r="K22" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L22" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M22" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R22" s="189" t="s">
         <v>35</v>
       </c>
       <c r="S22" s="191" t="e">
         <f>DATE(YEAR(S21),MONTH(S21)+S10,DAY(S21))</f>
         <v>#VALUE!</v>
       </c>
       <c r="Z22" s="4">
         <v>5</v>
       </c>
       <c r="AA22" s="7"/>
       <c r="AB22" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC22" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD22" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI22" s="454"/>
+      <c r="AI22" s="461"/>
       <c r="AJ22" s="43"/>
     </row>
     <row r="23" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C23" s="3">
         <v>17</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="11"/>
       <c r="F23" s="8"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="5"/>
       <c r="K23" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L23" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M23" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="Z23" s="4">
         <v>6</v>
       </c>
       <c r="AA23" s="7"/>
       <c r="AB23" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC23" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD23" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI23" s="454"/>
+      <c r="AI23" s="461"/>
       <c r="AJ23" s="43"/>
     </row>
     <row r="24" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C24" s="3">
         <v>18</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="11"/>
       <c r="F24" s="8"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="5"/>
       <c r="K24" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L24" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M24" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R24" s="2" t="s">
         <v>110</v>
       </c>
       <c r="Z24" s="4">
         <v>7</v>
       </c>
       <c r="AA24" s="7"/>
       <c r="AB24" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC24" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD24" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI24" s="454"/>
+      <c r="AI24" s="461"/>
       <c r="AJ24" s="43"/>
     </row>
     <row r="25" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C25" s="3">
         <v>19</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="11"/>
       <c r="F25" s="8"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="5"/>
       <c r="K25" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L25" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M25" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="Z25" s="4">
         <v>8</v>
       </c>
       <c r="AA25" s="7"/>
       <c r="AB25" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC25" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD25" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI25" s="454"/>
+      <c r="AI25" s="461"/>
       <c r="AJ25" s="43"/>
     </row>
     <row r="26" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C26" s="3">
         <v>20</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="11"/>
       <c r="F26" s="8"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="5"/>
       <c r="K26" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L26" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M26" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R26" s="2" t="s">
         <v>102</v>
       </c>
       <c r="Z26" s="4">
         <v>9</v>
       </c>
       <c r="AA26" s="7"/>
       <c r="AB26" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC26" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD26" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI26" s="454"/>
+      <c r="AI26" s="461"/>
       <c r="AJ26" s="43"/>
     </row>
     <row r="27" spans="3:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C27" s="3">
         <v>21</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="11"/>
       <c r="F27" s="8"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="5"/>
       <c r="K27" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L27" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M27" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="Z27" s="4">
         <v>10</v>
       </c>
       <c r="AA27" s="7"/>
       <c r="AB27" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC27" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD27" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI27" s="455"/>
+      <c r="AI27" s="462"/>
       <c r="AJ27" s="44" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="28" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C28" s="3">
         <v>22</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="11"/>
       <c r="F28" s="8"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="5"/>
       <c r="K28" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L28" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M28" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA28" s="17"/>
-      <c r="AI28" s="454" t="s">
+      <c r="AI28" s="461" t="s">
         <v>163</v>
       </c>
       <c r="AJ28" s="42" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="29" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C29" s="3">
         <v>23</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="11"/>
       <c r="F29" s="8"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="5"/>
       <c r="K29" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L29" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M29" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA29" s="17"/>
       <c r="AC29" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC6,IF(EXPEDIENTE!$C$17=$Z$17,$AC18,""))</f>
         <v/>
       </c>
       <c r="AD29" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD6,IF(EXPEDIENTE!$C$17=$Z$17,$AD18,""))</f>
         <v/>
       </c>
-      <c r="AI29" s="454"/>
+      <c r="AI29" s="461"/>
       <c r="AJ29" s="43" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="30" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C30" s="3">
         <v>24</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="11"/>
       <c r="F30" s="8"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="5"/>
       <c r="K30" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L30" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M30" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA30" s="17"/>
       <c r="AC30" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC7,IF(EXPEDIENTE!$C$17=$Z$17,$AC19,""))</f>
         <v/>
       </c>
       <c r="AD30" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD7,IF(EXPEDIENTE!$C$17=$Z$17,$AD19,""))</f>
         <v/>
       </c>
-      <c r="AI30" s="454"/>
+      <c r="AI30" s="461"/>
       <c r="AJ30" s="43" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="31" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C31" s="3">
         <v>25</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="11"/>
       <c r="F31" s="8"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="5"/>
       <c r="K31" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L31" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M31" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA31" s="17"/>
       <c r="AC31" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC8,IF(EXPEDIENTE!$C$17=$Z$17,$AC20,""))</f>
         <v/>
       </c>
       <c r="AD31" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD8,IF(EXPEDIENTE!$C$17=$Z$17,$AD20,""))</f>
         <v/>
       </c>
-      <c r="AI31" s="454"/>
+      <c r="AI31" s="461"/>
       <c r="AJ31" s="43" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="32" spans="3:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C32" s="3">
         <v>26</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="11"/>
       <c r="F32" s="8"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="5"/>
       <c r="K32" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L32" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M32" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA32" s="17"/>
       <c r="AC32" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC9,IF(EXPEDIENTE!$C$17=$Z$17,$AC21,""))</f>
         <v/>
       </c>
       <c r="AD32" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD9,IF(EXPEDIENTE!$C$17=$Z$17,$AD21,""))</f>
         <v/>
       </c>
-      <c r="AI32" s="455"/>
+      <c r="AI32" s="462"/>
       <c r="AJ32" s="44" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="33" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C33" s="3">
         <v>27</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="11"/>
       <c r="F33" s="8"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="5"/>
       <c r="K33" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L33" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M33" s="6" t="str">
         <f t="shared" si="5"/>
@@ -36934,69 +36961,69 @@
     <row r="81" spans="3:13" x14ac:dyDescent="0.2">
       <c r="C81" s="3">
         <v>75</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="11"/>
       <c r="F81" s="8"/>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="9"/>
       <c r="J81" s="5"/>
       <c r="K81" s="6">
         <f t="shared" si="12"/>
         <v>76</v>
       </c>
       <c r="L81" s="6">
         <f t="shared" si="13"/>
         <v>76</v>
       </c>
       <c r="M81" s="6" t="str">
         <f t="shared" si="11"/>
         <v>X</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="XQiQ0sEinRah6XKv2MR017mkVymIvyE+YClXs23WlQCrRG7FJfHt4AUwn9VmyfzDiifrCBmLartWQgNWzvFQfw==" saltValue="R6mQF0ofXQE3TJns9Zhzkg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="1vAQxtBZFR0LF0k8H80E8XOSUKWLa+8H37k6mfft48dhwZL2iZtHTRngng219zrv0ABBNQU6dyT0bw+srLeOGg==" saltValue="lqOyBkBVcRuLeDAr5cR6vA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="17">
+    <mergeCell ref="AI28:AI32"/>
+    <mergeCell ref="AI8:AI27"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="U3:V3"/>
     <mergeCell ref="O11:O13"/>
     <mergeCell ref="Z3:AD3"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="J6:M6"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
-    <mergeCell ref="AI28:AI32"/>
-[...4 lines deleted...]
-    <mergeCell ref="U3:V3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V7 V5 S5" xr:uid="{39769FE7-8726-4641-AE6E-10473D9577EC}">
       <formula1>"SÍ,NO"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J7:J81" xr:uid="{7D50FE73-567E-4D4C-95A9-E02D4766D2FE}">
       <formula1>"SÍ"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="204" id="{00000000-000E-0000-0700-000001000000}">
             <xm:f>OR(USUARIO!$C$2="",$AJ$6&lt;&gt;USUARIO!$C$2)</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor theme="0"/>
@@ -37040,67 +37067,67 @@
       <c r="B2" s="53" t="s">
         <v>137</v>
       </c>
       <c r="C2" s="123"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="1H4GvoskoCQqLiha0ms8vEsVbnXSPKYXsYvhKYPpwhzsGKPOtcjTJ3jhjvQQFFEVD/YYkULNNLKfsN3dK0ee+A==" saltValue="2Zqt5odEhmhMfOrrriRsyw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc934ed1-fc6e-40dc-8eb3-366867545b6c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A0318DC7C631D14DA8A9E220C61C5A1F" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="3befa00cb2c6c37c78ae9e0ac61e78ce">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc934ed1-fc6e-40dc-8eb3-366867545b6c" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="872695aeac971577e1fda6b9a53bedf6" ns2:_="" ns3:_="">
     <xsd:import namespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
@@ -37321,70 +37348,70 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4D2DCA-E3A1-4B38-92C7-DB69EF40D957}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02E12B8-8ECA-4BFF-9D57-70E0ACEF4F5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4D2DCA-E3A1-4B38-92C7-DB69EF40D957}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F1BD8A-BA6C-4412-898B-F73D16C67699}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">