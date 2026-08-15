--- v1 (2026-05-09)
+++ v2 (2026-08-15)
@@ -17,60 +17,60 @@
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://institutofomentomurcia.sharepoint.com/sites/tra/Documentos compartidos/_Usuarios/VMarco/2025-1-TRAMITACIÓN/25-CT01/0-25.CT01-Modelos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://institutofomentomurcia.sharepoint.com/sites/tra/Documentos compartidos/_Usuarios/VMarco/2025-1-TRAMITACIÓN/25-CT01/0-24.CT01-Modelos - Actualizados/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1561" documentId="8_{C3D217F9-E90E-4491-9059-1DDD1DF81FFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CF80A316-DE4E-4C25-B69E-ABA68C0003FC}"/>
+  <xr:revisionPtr revIDLastSave="1575" documentId="8_{C3D217F9-E90E-4491-9059-1DDD1DF81FFF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5664C388-3082-46EB-B986-5EF24583A85E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="820" xr2:uid="{005C4963-5151-4F66-8BD6-D8F4014E7F55}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="820" xr2:uid="{005C4963-5151-4F66-8BD6-D8F4014E7F55}"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONES" sheetId="1" r:id="rId1"/>
     <sheet name="EXPEDIENTE" sheetId="8" r:id="rId2"/>
     <sheet name="RELACIÓN DE FACTURAS" sheetId="2" r:id="rId3"/>
     <sheet name="LISTADO PROVEEDORES &gt;= 15.000 €" sheetId="7" r:id="rId4"/>
     <sheet name="RELACIÓN DE OFERTAS &gt;= 15.000 €" sheetId="3" r:id="rId5"/>
     <sheet name="REVISIÓN FACTURAS" sheetId="9" r:id="rId6"/>
     <sheet name="INFORME" sheetId="6" r:id="rId7"/>
     <sheet name="AUXILIAR" sheetId="4" r:id="rId8"/>
     <sheet name="USUARIO" sheetId="10" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'RELACIÓN DE FACTURAS'!$O$8:$AL$84</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">INFORME!$B$2:$E$93</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">INSTRUCCIONES!$B$1:$B$100</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'LISTADO PROVEEDORES &gt;= 15.000 €'!$B$79:$F$164</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'RELACIÓN DE FACTURAS'!$L$2:$AL$84</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="5">'REVISIÓN FACTURAS'!$D$2:$Y$81</definedName>
     <definedName name="Canal">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Canal_Gasto">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Coste">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Cuenta">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Gasto">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Horas">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
@@ -4536,51 +4536,51 @@
   <c r="L26" i="2"/>
   <c r="L36" i="2"/>
   <c r="L25" i="2"/>
   <c r="L27" i="2"/>
   <c r="L29" i="2"/>
   <c r="L35" i="2"/>
   <c r="G9" i="2" l="1"/>
   <c r="D91" i="7"/>
   <c r="X8" i="9"/>
   <c r="P4" i="7"/>
   <c r="F90" i="7" s="1"/>
   <c r="P6" i="7"/>
   <c r="F92" i="7" s="1"/>
   <c r="C90" i="7"/>
   <c r="L5" i="7"/>
   <c r="B91" i="7" s="1"/>
   <c r="L83" i="2"/>
   <c r="H9" i="2" l="1"/>
   <c r="J9" i="2" l="1"/>
   <c r="L9" i="2" s="1"/>
   <c r="J8" i="2" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="260">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="342" uniqueCount="261">
   <si>
     <t>ORDEN</t>
   </si>
   <si>
     <t>PROVEEDOR</t>
   </si>
   <si>
     <t>NIF/CIF PROVEEDOR</t>
   </si>
   <si>
     <t>CONCEPTO FACTURA</t>
   </si>
   <si>
     <t>BASE IMPONIBLE</t>
   </si>
   <si>
     <t>TOTAL RETENCIÓN</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>OBSERVACIONES</t>
   </si>
   <si>
@@ -4890,53 +4890,50 @@
     <t>Nº TOTAL
 DE
 FACTURAS
 DEL
 PROVEEDOR</t>
   </si>
   <si>
     <t>OFERTA
 SELECCIONADA</t>
   </si>
   <si>
     <t>OFERTA
 ALTERNATIVA</t>
   </si>
   <si>
     <t>EN SU CASO,
 INSERTAR MEMORIA
 JUSTIFICANDO ELECCIÓN
 (PDF)</t>
   </si>
   <si>
     <t>a) Digitalizar, en formato pdf, los documentos a incorporar.</t>
   </si>
   <si>
     <t>b) Guardar y cerrar el archivo generado.</t>
-  </si>
-[...1 lines deleted...]
-    <t>c) Situar el cursor en las celdas de color naranja donde se vaya a insertar el archivo digitalizado.</t>
   </si>
   <si>
     <t>d) De las opciones del menú, seleccionamos la de "Insertar" y, a continuación, la de "Objeto".</t>
   </si>
   <si>
     <t>g) De forma automática se incluye una imagen con el logotipo de Archivo PDF, que corresponde al archivo recién insertado.</t>
   </si>
   <si>
     <t>-. En la Hoja/Pestaña "EXPEDIENTE" se deberá cumplimentar:</t>
   </si>
   <si>
     <t>(**): La fecha final del plazo de ejecución del proyecto/actividad viene reflejada en el segundo punto de las condiciones particulares de la Resolución Individual de Concesión de Ayuda.</t>
   </si>
   <si>
     <t>-. La Hoja/Pestaña "RELACIÓN DE FACTURAS" está estructurada en los siguintes bloques:</t>
   </si>
   <si>
     <t>-. El texto que, en su caso, aparece tiene un "carácter secuencial". Es decir, refleja únicamente el primer error detectado en la cumplimentación de las celdas atendiendo al orden de las columnas. Por lo tanto, una vez subsanado un error, puede seguir apareciendo un nuevo error relativo a datos de columnas posteriores.</t>
   </si>
   <si>
     <t>-. "Nueva factura": en este caso, al tratarse de una nueva factura que se quiere dar de alta, será necesario cumplimentar todos los datos solicitados en las siguientes columnas.</t>
   </si>
   <si>
     <t>NOTA: si la factura no contempla la retención profesional se puede dejar en blanco o incluir el valor 0,00 %</t>
   </si>
@@ -5490,50 +5487,56 @@
     <t>CT02</t>
   </si>
   <si>
     <t>nº 143, de 21 de junio de 2024</t>
   </si>
   <si>
     <t>nº 180, de 3 de agosto de 2024</t>
   </si>
   <si>
     <t>Gastos de viajes, manutención, alojamiento y locomoción</t>
   </si>
   <si>
     <t>Costes de investigación contractual, conocimientos y patentes adquiridas</t>
   </si>
   <si>
     <t>Capacitación del personal técnico e investigador</t>
   </si>
   <si>
     <t>Gastos de los materiales</t>
   </si>
   <si>
     <t>Gastos asociados a la celebración de eventos</t>
   </si>
   <si>
     <t>Costes de consultoría y servicios equivalentes</t>
+  </si>
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>c) Situar el cursor en las celdas de color azul donde se vaya a insertar el archivo digitalizado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="mm/dd/yyyy"/>
     <numFmt numFmtId="165" formatCode="0.00\ %"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yy"/>
     <numFmt numFmtId="167" formatCode="00"/>
     <numFmt numFmtId="168" formatCode="0000"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Century Gothic"/>
       <family val="2"/>
     </font>
     <font>
@@ -8233,250 +8236,386 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="6" borderId="72" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="6" borderId="73" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="167" fontId="25" fillId="6" borderId="74" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
     <xf numFmtId="166" fontId="5" fillId="13" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="166" fontId="5" fillId="13" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="5" fillId="13" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="62" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="81" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="82" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="83" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="66" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="51" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="52" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-      <protection hidden="1"/>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="14" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="89" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="90" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="8" borderId="91" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="13" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="7" fillId="11" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="13" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="13" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="13" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-    <xf numFmtId="0" fontId="12" fillId="13" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="11" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="58" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="13" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="36" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="13" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
@@ -8490,236 +8629,100 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="13" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="11" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...134 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="71" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="92" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="95" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="49" fontId="25" fillId="6" borderId="96" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="11" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="84" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="25" fillId="6" borderId="86" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="25" fillId="6" borderId="85" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
-    </xf>
-[...11 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="117">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
       <border>
         <left/>
         <right/>
         <top/>
         <bottom/>
         <vertical/>
         <horizontal/>
       </border>
     </dxf>
@@ -10616,503 +10619,501 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFB8D637"/>
   </sheetPr>
   <dimension ref="B1:B100"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="128" customWidth="1"/>
     <col min="3" max="1001" width="10.7109375" style="2" customWidth="1"/>
     <col min="1002" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B1" s="296"/>
     </row>
     <row r="2" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B2" s="296"/>
     </row>
     <row r="3" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B3" s="296"/>
     </row>
     <row r="4" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B4" s="296"/>
     </row>
     <row r="5" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B5" s="296"/>
     </row>
     <row r="6" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B6" s="296"/>
     </row>
     <row r="7" spans="2:2" s="55" customFormat="1" x14ac:dyDescent="0.2">
       <c r="B7" s="296"/>
     </row>
     <row r="8" spans="2:2" s="55" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B8" s="296"/>
     </row>
     <row r="9" spans="2:2" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B9" s="297" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="127" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="12" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="131"/>
     </row>
     <row r="13" spans="2:2" s="55" customFormat="1" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="132" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="14" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="131"/>
     </row>
     <row r="15" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="132" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
     </row>
     <row r="16" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="131"/>
     </row>
     <row r="17" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="132" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
     </row>
     <row r="18" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="132"/>
     </row>
     <row r="19" spans="2:2" s="55" customFormat="1" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="132" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="132"/>
     </row>
     <row r="21" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="132" t="s">
-        <v>202</v>
+        <v>201</v>
       </c>
     </row>
     <row r="22" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="132"/>
     </row>
     <row r="23" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="132" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
     </row>
     <row r="24" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B24" s="132"/>
     </row>
     <row r="25" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="133" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="26" spans="2:2" s="55" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="132"/>
     </row>
     <row r="27" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="298" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
     </row>
     <row r="28" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="142" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="29" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="142" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="142" t="s">
-        <v>98</v>
+        <v>260</v>
       </c>
     </row>
     <row r="31" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B31" s="142" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="32" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="142" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
     </row>
     <row r="33" spans="2:2" s="55" customFormat="1" ht="30" x14ac:dyDescent="0.2">
       <c r="B33" s="142" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="34" spans="2:2" s="55" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B34" s="143" t="s">
-        <v>100</v>
+        <v>99</v>
       </c>
     </row>
     <row r="35" spans="2:2" s="55" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="132"/>
     </row>
     <row r="36" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B36" s="302" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B38" s="128" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B39" s="129" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="40" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="129" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="41" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="129" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="42" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B42" s="130" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="43" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B43" s="130" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="44" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B44" s="127"/>
     </row>
     <row r="45" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B45" s="302" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="46" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="47" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B47" s="299" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="293" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="293" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B50" s="293" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="51" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="293" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
     </row>
     <row r="52" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B52" s="293" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
     </row>
     <row r="53" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B53" s="293" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="55" spans="2:2" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B55" s="300" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="56" spans="2:2" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B56" s="293" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="57" spans="2:2" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B57" s="293" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
     </row>
     <row r="58" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B59" s="300" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="60" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B60" s="293" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="61" spans="2:2" s="294" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B61" s="301" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="62" spans="2:2" s="294" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B62" s="301" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="63" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="293" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="64" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="293" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
     </row>
     <row r="65" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="293" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="66" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="67" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B67" s="300" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="68" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B68" s="293" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="69" spans="2:2" ht="54.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B69" s="293" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
     </row>
     <row r="70" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B70" s="293" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
     </row>
     <row r="71" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B71" s="301" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
     </row>
     <row r="72" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B72" s="293" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="73" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="74" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B74" s="300" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
     </row>
     <row r="75" spans="2:2" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B75" s="293" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="76" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B76" s="293" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
     </row>
     <row r="77" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B77" s="301" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="78" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="79" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B79" s="300" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="80" spans="2:2" s="294" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B80" s="293" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="81" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B81" s="293" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="82" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B82" s="293" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="83" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B83" s="293" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="84" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B84" s="130" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="85" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B85" s="130" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="86" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="87" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B87" s="300" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="88" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B88" s="293" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
     </row>
     <row r="89" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B89" s="127"/>
     </row>
     <row r="90" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B90" s="302" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="91" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="92" spans="2:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B92" s="303" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="93" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B93" s="303" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="94" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B94" s="127"/>
     </row>
     <row r="95" spans="2:2" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B95" s="302" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="96" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="97" spans="2:2" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B97" s="303" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="98" spans="2:2" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B98" s="303" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="99" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B99" s="303" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="100" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B100" s="303" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fGBJ0qXWmdvdNYVgGJIUvLPPMqrNWbTADQJRtnbKzl1Al5rTwPpxxlbbwzEru/QQrGpJcjFDujMpYOM9M5kFvg==" saltValue="kM4Oa76HrshkIJEgkcqj1A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="bTtDUpQrKh/YuXNmpXkE+mOvTPqbpjGS2AcAzkuXqegtp0l/fIB0El0mSnMgknyfcnCun4FpJlSCzKPn9QKcoA==" saltValue="TROrkkg2tLt5lE6z+yWohg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="0" fitToHeight="2" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Nunito Sans,Normal"&amp;8MOD50&amp;C&amp;"Nunito Sans,Normal"&amp;8&amp;A&amp;R&amp;"Nunito Sans,Normal"&amp;8&amp;P de &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="3" manualBreakCount="3">
     <brk id="35" min="1" max="1" man="1"/>
     <brk id="62" min="1" max="1" man="1"/>
     <brk id="89" min="1" max="1" man="1"/>
   </rowBreaks>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0592CB"/>
   </sheetPr>
   <dimension ref="A1:P35"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="I27" sqref="I27"/>
+      <selection activeCell="C17" sqref="C17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="48" customWidth="1"/>
     <col min="2" max="2" width="17" style="48" customWidth="1"/>
     <col min="3" max="3" width="15.28515625" style="48" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="6.7109375" style="48" customWidth="1"/>
     <col min="5" max="8" width="10.7109375" style="48" customWidth="1"/>
     <col min="9" max="9" width="35.7109375" style="48" customWidth="1"/>
     <col min="10" max="16384" width="11.42578125" style="48"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="134"/>
     </row>
     <row r="2" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="136">
         <f>IF(OR($C$18="",$D$16="",$F$27=""),1,0)</f>
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="1:16" s="135" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
@@ -11147,51 +11148,51 @@
       <c r="I10" s="326"/>
     </row>
     <row r="11" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="327"/>
       <c r="C11" s="328"/>
       <c r="D11" s="328"/>
       <c r="E11" s="328"/>
       <c r="F11" s="328"/>
       <c r="G11" s="328"/>
       <c r="H11" s="328"/>
       <c r="I11" s="329"/>
     </row>
     <row r="12" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B12" s="49"/>
     </row>
     <row r="13" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B13" s="49" t="s">
         <v>26</v>
       </c>
       <c r="C13" s="139">
         <f>AUXILIAR!$P$9</f>
         <v>2024</v>
       </c>
       <c r="D13" s="144"/>
       <c r="F13" s="341" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="G13" s="341"/>
       <c r="H13" s="341"/>
       <c r="I13" s="338" t="str">
         <f>IF(AND(AUXILIAR!$P$5=0,AUXILIAR!$P$6=0,AUXILIAR!$P$7=0),"",IF(AND(AUXILIAR!$P$6=0,AUXILIAR!$P$7=0),VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE),IF(AND(AUXILIAR!$P$6&lt;&gt;0,AUXILIAR!$P$7=0),CONCATENATE(VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE),"
 ",VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,5,FALSE)),CONCATENATE(VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE),"
 ",VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,5,FALSE),"
 ",VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,6,FALSE)))))</f>
         <v>nº 82, de 11 de abril de 2023</v>
       </c>
     </row>
     <row r="14" spans="1:16" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="49"/>
       <c r="F14" s="341"/>
       <c r="G14" s="341"/>
       <c r="H14" s="341"/>
       <c r="I14" s="339"/>
     </row>
     <row r="15" spans="1:16" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="49" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="140">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$F$81,2,FALSE)</f>
         <v>8</v>
@@ -11240,87 +11241,87 @@
     </row>
     <row r="19" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="49" t="s">
         <v>29</v>
       </c>
       <c r="C19" s="146" t="str">
         <f>CONCATENATE(C13,".",TEXT(C15,"00"),".",C17,".")</f>
         <v>2024.08..</v>
       </c>
       <c r="D19" s="150"/>
       <c r="F19" s="341"/>
       <c r="G19" s="341"/>
       <c r="H19" s="341"/>
       <c r="I19" s="344"/>
     </row>
     <row r="20" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="49"/>
       <c r="C20" s="49"/>
       <c r="D20" s="49"/>
       <c r="E20" s="49"/>
       <c r="F20" s="49"/>
       <c r="H20" s="50"/>
     </row>
     <row r="21" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="331" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="C21" s="332"/>
       <c r="D21" s="333"/>
       <c r="E21" s="333"/>
       <c r="F21" s="333"/>
       <c r="G21" s="333"/>
       <c r="H21" s="333"/>
       <c r="I21" s="334"/>
     </row>
     <row r="22" spans="2:9" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="331"/>
       <c r="C22" s="335"/>
       <c r="D22" s="336"/>
       <c r="E22" s="336"/>
       <c r="F22" s="336"/>
       <c r="G22" s="336"/>
       <c r="H22" s="336"/>
       <c r="I22" s="337"/>
     </row>
     <row r="23" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="49"/>
       <c r="C23" s="49"/>
       <c r="D23" s="49"/>
       <c r="E23" s="49"/>
       <c r="F23" s="49"/>
       <c r="H23" s="50"/>
     </row>
     <row r="24" spans="2:9" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="F24" s="51" t="s">
         <v>88</v>
       </c>
       <c r="H24" s="52" t="s">
         <v>56</v>
       </c>
       <c r="I24" s="52" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
     </row>
     <row r="25" spans="2:9" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B25" s="147" t="str">
         <f>IF(AUXILIAR!$S$5="SÍ","FECHA INICIO PLAZO DE EJECUCIÓN:",IF(AUXILIAR!$S$5="NO","FECHA PRESENTACIÓN SOLICITUD DE AYUDA (*):",""))</f>
         <v>FECHA INICIO PLAZO DE EJECUCIÓN:</v>
       </c>
       <c r="C25" s="55"/>
       <c r="D25" s="55"/>
       <c r="F25" s="320">
         <v>45658</v>
       </c>
       <c r="H25" s="148"/>
       <c r="I25" s="89">
         <f>IF(AND(F25="",H25=""),"",IF(AND(F25&lt;&gt;"",H25=""),F25,IF(AND(F25&lt;&gt;"",H25&lt;&gt;""),H25,H25)))</f>
         <v>45658</v>
       </c>
     </row>
     <row r="26" spans="2:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="55"/>
       <c r="C26" s="55"/>
       <c r="D26" s="55"/>
       <c r="F26" s="52"/>
       <c r="I26" s="52"/>
     </row>
@@ -11550,346 +11551,347 @@
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{35282D3B-763F-4307-B597-7ECD9304625D}">
           <x14:formula1>
             <xm:f>OFFSET(AUXILIAR!$M$7,0,,COUNTIF(LÍNEA,"&lt;&gt;X"))</xm:f>
           </x14:formula1>
           <xm:sqref>C17</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0592CB"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:AL89"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="12" ySplit="8" topLeftCell="M9" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="L1" sqref="L1"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9"/>
-      <selection pane="bottomRight" activeCell="U9" sqref="U9"/>
+      <selection pane="bottomRight" activeCell="X7" sqref="X7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="2.7109375" style="55" customWidth="1"/>
     <col min="2" max="11" width="9.140625" style="55" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="22.5703125" style="56" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" style="57" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="57" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="17.85546875" style="57" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="15.7109375" style="58" customWidth="1"/>
     <col min="17" max="17" width="12.7109375" style="59" customWidth="1"/>
     <col min="18" max="18" width="35.7109375" style="55" customWidth="1"/>
     <col min="19" max="19" width="12" style="55" customWidth="1"/>
     <col min="20" max="20" width="35.7109375" style="55" customWidth="1"/>
     <col min="21" max="21" width="25.7109375" style="55" customWidth="1"/>
     <col min="22" max="22" width="11" style="57" customWidth="1"/>
     <col min="23" max="25" width="12.7109375" style="55" customWidth="1"/>
     <col min="26" max="26" width="12.7109375" style="57" customWidth="1"/>
     <col min="27" max="27" width="12.7109375" style="55" customWidth="1"/>
     <col min="28" max="28" width="12.28515625" style="57" customWidth="1"/>
     <col min="29" max="29" width="14.5703125" style="55" bestFit="1" customWidth="1"/>
     <col min="30" max="31" width="12.7109375" style="55" customWidth="1"/>
     <col min="32" max="32" width="12.7109375" style="59" customWidth="1"/>
-    <col min="33" max="37" width="15.7109375" style="55" customWidth="1"/>
+    <col min="33" max="34" width="15.7109375" style="55" hidden="1" customWidth="1"/>
+    <col min="35" max="37" width="15.7109375" style="55" customWidth="1"/>
     <col min="38" max="38" width="50.7109375" style="55" customWidth="1"/>
     <col min="39" max="1039" width="10.7109375" style="55" customWidth="1"/>
     <col min="1040" max="16384" width="9.140625" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:38" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="L2" s="168"/>
-      <c r="M2" s="357" t="s">
+      <c r="M2" s="350" t="s">
         <v>20</v>
       </c>
-      <c r="N2" s="358"/>
-[...23 lines deleted...]
-      <c r="AL2" s="359"/>
+      <c r="N2" s="351"/>
+      <c r="O2" s="351"/>
+      <c r="P2" s="351"/>
+      <c r="Q2" s="351"/>
+      <c r="R2" s="351"/>
+      <c r="S2" s="351"/>
+      <c r="T2" s="351"/>
+      <c r="U2" s="351"/>
+      <c r="V2" s="351"/>
+      <c r="W2" s="351"/>
+      <c r="X2" s="351"/>
+      <c r="Y2" s="351"/>
+      <c r="Z2" s="351"/>
+      <c r="AA2" s="351"/>
+      <c r="AB2" s="351"/>
+      <c r="AC2" s="351"/>
+      <c r="AD2" s="351"/>
+      <c r="AE2" s="351"/>
+      <c r="AF2" s="351"/>
+      <c r="AG2" s="351"/>
+      <c r="AH2" s="351"/>
+      <c r="AI2" s="351"/>
+      <c r="AJ2" s="351"/>
+      <c r="AK2" s="351"/>
+      <c r="AL2" s="352"/>
     </row>
     <row r="3" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="O3" s="360" t="s">
+      <c r="O3" s="353" t="s">
         <v>22</v>
       </c>
-      <c r="P3" s="360"/>
-      <c r="Q3" s="362" t="str">
+      <c r="P3" s="353"/>
+      <c r="Q3" s="355" t="str">
         <f>IF(EXPEDIENTE!D19="","",CONCATENATE(EXPEDIENTE!C13,".",TEXT(EXPEDIENTE!C15,"00"),".",EXPEDIENTE!C17,".",TEXT(EXPEDIENTE!D19,"0000")))</f>
         <v/>
       </c>
-      <c r="R3" s="362"/>
+      <c r="R3" s="355"/>
       <c r="S3" s="122"/>
-      <c r="U3" s="354" t="str">
+      <c r="U3" s="347" t="str">
         <f>IF(AND(AUXILIAR!$AF$18&lt;1575,OR(EXPEDIENTE!$F$25="",EXPEDIENTE!$F$27="")),"NOTA: FALTA CUMPLIMENTAR LA FECHA DE INICIO Y/O FINAL DEL PROYECTO EN LA PESTAÑA EXPEDIENTE","")</f>
         <v/>
       </c>
-      <c r="V3" s="354"/>
-[...3 lines deleted...]
-      <c r="Z3" s="354"/>
+      <c r="V3" s="347"/>
+      <c r="W3" s="347"/>
+      <c r="X3" s="347"/>
+      <c r="Y3" s="347"/>
+      <c r="Z3" s="347"/>
       <c r="AA3" s="60"/>
       <c r="AB3" s="60"/>
       <c r="AC3" s="60"/>
       <c r="AD3" s="60"/>
       <c r="AE3" s="60"/>
       <c r="AF3" s="60"/>
       <c r="AG3" s="60"/>
       <c r="AH3" s="60"/>
       <c r="AI3" s="60"/>
       <c r="AJ3" s="60"/>
       <c r="AK3" s="60"/>
       <c r="AL3" s="60"/>
     </row>
     <row r="4" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="N4" s="61"/>
-      <c r="O4" s="361"/>
-[...2 lines deleted...]
-      <c r="R4" s="363"/>
+      <c r="O4" s="354"/>
+      <c r="P4" s="354"/>
+      <c r="Q4" s="356"/>
+      <c r="R4" s="356"/>
       <c r="S4" s="62"/>
-      <c r="U4" s="354"/>
-[...4 lines deleted...]
-      <c r="Z4" s="354"/>
+      <c r="U4" s="347"/>
+      <c r="V4" s="347"/>
+      <c r="W4" s="347"/>
+      <c r="X4" s="347"/>
+      <c r="Y4" s="347"/>
+      <c r="Z4" s="347"/>
       <c r="AA4" s="62"/>
       <c r="AB4" s="62"/>
       <c r="AC4" s="62"/>
       <c r="AD4" s="62"/>
       <c r="AE4" s="62"/>
       <c r="AF4" s="62"/>
       <c r="AG4" s="62"/>
       <c r="AH4" s="62"/>
       <c r="AI4" s="62"/>
       <c r="AJ4" s="62"/>
       <c r="AK4" s="62"/>
       <c r="AL4" s="62"/>
     </row>
     <row r="5" spans="2:38" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="M5" s="63"/>
       <c r="N5" s="63"/>
       <c r="O5" s="63"/>
       <c r="P5" s="63"/>
       <c r="Q5" s="63"/>
       <c r="R5" s="62"/>
       <c r="S5" s="62"/>
       <c r="T5" s="62"/>
       <c r="U5" s="62"/>
       <c r="V5" s="63"/>
       <c r="W5" s="62"/>
       <c r="X5" s="62"/>
       <c r="Y5" s="62"/>
       <c r="Z5" s="62"/>
       <c r="AA5" s="62"/>
       <c r="AB5" s="62"/>
       <c r="AC5" s="62"/>
       <c r="AD5" s="62"/>
       <c r="AE5" s="62"/>
       <c r="AF5" s="62"/>
       <c r="AG5" s="62"/>
       <c r="AH5" s="62"/>
       <c r="AI5" s="62"/>
       <c r="AJ5" s="62"/>
       <c r="AK5" s="62"/>
       <c r="AL5" s="62"/>
     </row>
     <row r="6" spans="2:38" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="L6" s="345" t="s">
         <v>37</v>
       </c>
-      <c r="M6" s="369" t="s">
-[...2 lines deleted...]
-      <c r="N6" s="367" t="s">
+      <c r="M6" s="362" t="s">
+        <v>0</v>
+      </c>
+      <c r="N6" s="360" t="s">
         <v>64</v>
       </c>
-      <c r="O6" s="364" t="s">
+      <c r="O6" s="357" t="s">
         <v>67</v>
       </c>
-      <c r="P6" s="365"/>
-[...6 lines deleted...]
-      <c r="W6" s="347" t="s">
+      <c r="P6" s="358"/>
+      <c r="Q6" s="358"/>
+      <c r="R6" s="358"/>
+      <c r="S6" s="358"/>
+      <c r="T6" s="358"/>
+      <c r="U6" s="358"/>
+      <c r="V6" s="359"/>
+      <c r="W6" s="366" t="s">
         <v>71</v>
       </c>
-      <c r="X6" s="347"/>
-[...6 lines deleted...]
-      <c r="AE6" s="353" t="s">
+      <c r="X6" s="366"/>
+      <c r="Y6" s="366"/>
+      <c r="Z6" s="366"/>
+      <c r="AA6" s="366"/>
+      <c r="AB6" s="366"/>
+      <c r="AC6" s="366"/>
+      <c r="AD6" s="367"/>
+      <c r="AE6" s="370" t="s">
         <v>72</v>
       </c>
-      <c r="AF6" s="347"/>
-[...3 lines deleted...]
-      <c r="AH6" s="351" t="s">
+      <c r="AF6" s="366"/>
+      <c r="AG6" s="368" t="s">
+        <v>196</v>
+      </c>
+      <c r="AH6" s="364" t="s">
         <v>19</v>
       </c>
-      <c r="AI6" s="351" t="s">
+      <c r="AI6" s="364" t="s">
         <v>17</v>
       </c>
-      <c r="AJ6" s="351" t="s">
+      <c r="AJ6" s="364" t="s">
         <v>18</v>
       </c>
-      <c r="AK6" s="355" t="s">
-        <v>196</v>
+      <c r="AK6" s="348" t="s">
+        <v>195</v>
       </c>
       <c r="AL6" s="345" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="7" spans="2:38" s="65" customFormat="1" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B7" s="64" t="s">
         <v>89</v>
       </c>
       <c r="C7" s="64" t="s">
         <v>42</v>
       </c>
       <c r="D7" s="64" t="s">
         <v>68</v>
       </c>
       <c r="E7" s="64" t="s">
         <v>44</v>
       </c>
       <c r="F7" s="64" t="s">
         <v>70</v>
       </c>
       <c r="G7" s="64" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="H7" s="64" t="s">
         <v>74</v>
       </c>
       <c r="I7" s="64" t="s">
         <v>45</v>
       </c>
       <c r="J7" s="64" t="s">
         <v>66</v>
       </c>
       <c r="K7" s="64" t="s">
         <v>86</v>
       </c>
       <c r="L7" s="346"/>
-      <c r="M7" s="370"/>
-      <c r="N7" s="368"/>
+      <c r="M7" s="363"/>
+      <c r="N7" s="361"/>
       <c r="O7" s="153" t="s">
         <v>63</v>
       </c>
       <c r="P7" s="154" t="s">
         <v>8</v>
       </c>
       <c r="Q7" s="155" t="s">
         <v>15</v>
       </c>
       <c r="R7" s="154" t="s">
         <v>1</v>
       </c>
       <c r="S7" s="156" t="s">
         <v>2</v>
       </c>
       <c r="T7" s="154" t="s">
         <v>3</v>
       </c>
       <c r="U7" s="154" t="s">
         <v>14</v>
       </c>
       <c r="V7" s="157" t="s">
         <v>9</v>
       </c>
       <c r="W7" s="158" t="s">
         <v>4</v>
       </c>
       <c r="X7" s="159" t="s">
         <v>10</v>
       </c>
       <c r="Y7" s="159" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="Z7" s="160" t="s">
         <v>11</v>
       </c>
       <c r="AA7" s="159" t="s">
         <v>5</v>
       </c>
       <c r="AB7" s="159" t="s">
         <v>12</v>
       </c>
       <c r="AC7" s="161" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
       <c r="AD7" s="162" t="s">
         <v>13</v>
       </c>
       <c r="AE7" s="163" t="s">
         <v>91</v>
       </c>
       <c r="AF7" s="164" t="s">
         <v>16</v>
       </c>
-      <c r="AG7" s="350"/>
-[...3 lines deleted...]
-      <c r="AK7" s="356"/>
+      <c r="AG7" s="369"/>
+      <c r="AH7" s="365"/>
+      <c r="AI7" s="365"/>
+      <c r="AJ7" s="365"/>
+      <c r="AK7" s="349"/>
       <c r="AL7" s="346"/>
     </row>
     <row r="8" spans="2:38" s="65" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="J8" s="65">
         <f>SUM(J9:J83)</f>
         <v>0</v>
       </c>
       <c r="L8" s="66"/>
     </row>
     <row r="9" spans="2:38" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="55" t="str">
         <f>IF(COUNTBLANK(O9:AL9)=20,"",IF(AND(N9&lt;&gt;"",OR(EXPEDIENTE!$F$25="",EXPEDIENTE!$F$27="")),0,""))</f>
         <v/>
       </c>
       <c r="C9" s="55" t="str">
         <f>IF(COUNTBLANK(O9:AL9)=21,"",IF(AND(N9="",COUNTBLANK(O9:AL9)&lt;&gt;21),1,""))</f>
         <v/>
       </c>
       <c r="D9" s="55" t="str">
         <f>IF(AND(N9=1,COUNTBLANK(P9:V9)&lt;&gt;0),2,"")</f>
         <v/>
       </c>
       <c r="E9" s="55" t="str">
         <f>IF(Q9="","",IF(AND(N9=1,OR(Q9&lt;EXPEDIENTE!$F$25,Q9&gt;EXPEDIENTE!$F$27)),3,""))</f>
         <v/>
@@ -18307,170 +18309,170 @@
       <c r="Z83" s="276"/>
       <c r="AA83" s="171">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
       <c r="AB83" s="246"/>
       <c r="AC83" s="171">
         <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="AD83" s="174">
         <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="AE83" s="242"/>
       <c r="AF83" s="243"/>
       <c r="AG83" s="185"/>
       <c r="AH83" s="186"/>
       <c r="AI83" s="186"/>
       <c r="AJ83" s="186"/>
       <c r="AK83" s="187"/>
       <c r="AL83" s="237"/>
     </row>
     <row r="84" spans="2:38" s="61" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="L84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="N84" s="121" t="s">
+        <v>171</v>
+      </c>
+      <c r="O84" s="121" t="s">
         <v>172</v>
       </c>
-      <c r="O84" s="121" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="Q84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="R84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="S84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="T84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="U84" s="176" t="s">
         <v>6</v>
       </c>
       <c r="V84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="W84" s="175">
         <f>SUMIF($O$9:$O$83,"NUEVA FACTURA",W9:W83)</f>
         <v>0</v>
       </c>
       <c r="X84" s="175">
         <f>SUMIF($O$9:$O$83,"NUEVA FACTURA",X9:X83)</f>
         <v>0</v>
       </c>
       <c r="Y84" s="175">
         <f>IF(OR(USUARIO!$C$2="",AUXILIAR!$AJ$6&lt;&gt;USUARIO!$C$2),0,SUMIF($O$9:$O$83,"NUEVA FACTURA",Y9:Y83)+SUMIF($O$9:$O$83,"SEGUNDO PAGO O POSTERIORES",Y9:Y83))</f>
         <v>0</v>
       </c>
       <c r="Z84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AA84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AB84" s="121" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AC84" s="175">
         <f>SUMIF($O$9:$O$83,"NUEVA FACTURA",AC9:AC83)</f>
         <v>0</v>
       </c>
       <c r="AD84" s="175">
         <f>SUMIF($O$9:$O$83,"NUEVA FACTURA",AD9:AD83)</f>
         <v>0</v>
       </c>
       <c r="AE84" s="175">
         <f>SUM(AE9:AE83)</f>
         <v>0</v>
       </c>
       <c r="AF84" s="120" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="AG84" s="120" t="s">
+        <v>171</v>
+      </c>
+      <c r="AH84" s="120" t="s">
+        <v>171</v>
+      </c>
+      <c r="AI84" s="120" t="s">
         <v>172</v>
       </c>
-      <c r="AH84" s="120" t="s">
+      <c r="AJ84" s="120" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>173</v>
       </c>
       <c r="AK84" s="120"/>
       <c r="AL84" s="120" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
     </row>
     <row r="86" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V86" s="71"/>
     </row>
     <row r="87" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V87" s="71"/>
     </row>
     <row r="88" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V88" s="71"/>
     </row>
     <row r="89" spans="2:38" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="V89" s="71"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="yctwPYpO6xc55HKkPZY8IrPbhKtqgeqXkrOmAl0bk/BiD5upb/Kl8u+QZzovfvUnpEMAN1iMcxCu5OhJjqltag==" saltValue="Jrc3qASaCs9JPVn4xsmnOA==" spinCount="100000" sheet="1" formatRows="0" autoFilter="0"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="2wjuReZAk5Ycsa+tMScCokJHxxjPhiMCnN/KKrz5KMDPFOp7dGM5EU1sPB4FfCKtX1jUpEv5lXt6ZZfj+gK0sg==" saltValue="cBJIZFMtWX0lOZpw5XubpQ==" spinCount="100000" sheet="1" formatRows="0" autoFilter="0"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="aOelWrjado39r8xVqCjW1XAKmN+Bh6QmJkEc5mMaN7/f32K2DfQQPHbCleuGMDUHhckCJtcDSIMQseVynfK2Cw==" saltValue="agwo0Ktp/4twaeUs5EAUoA==" spinCount="100000" sqref="Y9:Y83" name="Rango2"/>
   </protectedRanges>
   <autoFilter ref="O8:AL84" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="16">
+    <mergeCell ref="L6:L7"/>
+    <mergeCell ref="W6:AD6"/>
+    <mergeCell ref="AG6:AG7"/>
+    <mergeCell ref="AH6:AH7"/>
+    <mergeCell ref="AI6:AI7"/>
+    <mergeCell ref="AE6:AF6"/>
     <mergeCell ref="AL6:AL7"/>
     <mergeCell ref="U3:Z4"/>
     <mergeCell ref="AK6:AK7"/>
     <mergeCell ref="M2:AL2"/>
     <mergeCell ref="O3:P4"/>
     <mergeCell ref="Q3:R4"/>
     <mergeCell ref="O6:V6"/>
     <mergeCell ref="N6:N7"/>
     <mergeCell ref="M6:M7"/>
     <mergeCell ref="AJ6:AJ7"/>
-    <mergeCell ref="L6:L7"/>
-[...4 lines deleted...]
-    <mergeCell ref="AE6:AF6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="L9:L83">
     <cfRule type="expression" dxfId="112" priority="3" stopIfTrue="1">
       <formula>$L9&lt;&gt;""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="O9:O83">
     <cfRule type="expression" dxfId="111" priority="4" stopIfTrue="1">
       <formula>$J9=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:P83">
     <cfRule type="expression" dxfId="110" priority="6" stopIfTrue="1">
       <formula>AND($J9&gt;=2,$N9=1,$P9&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:V83">
     <cfRule type="expression" dxfId="109" priority="32">
       <formula>AND($J9=2,$N9=1)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="P9:X83 Z9:AD83">
     <cfRule type="expression" dxfId="108" priority="5" stopIfTrue="1">
       <formula>$N9=2</formula>
@@ -23443,80 +23445,80 @@
       <c r="I84" s="25"/>
       <c r="J84" s="25"/>
       <c r="K84" s="25"/>
       <c r="L84" s="26"/>
       <c r="M84" s="25"/>
       <c r="N84" s="25"/>
       <c r="O84" s="25"/>
       <c r="P84" s="26"/>
     </row>
     <row r="85" spans="2:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E85" s="25"/>
       <c r="F85" s="25"/>
       <c r="G85" s="25"/>
       <c r="H85" s="26"/>
       <c r="I85" s="25"/>
       <c r="J85" s="25"/>
       <c r="K85" s="25"/>
       <c r="L85" s="26"/>
       <c r="M85" s="25"/>
       <c r="N85" s="25"/>
       <c r="O85" s="25"/>
       <c r="P85" s="26"/>
     </row>
     <row r="86" spans="2:16" ht="45" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B86" s="372" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="C86" s="372"/>
       <c r="D86" s="372"/>
       <c r="E86" s="372"/>
       <c r="F86" s="372"/>
       <c r="G86" s="27"/>
       <c r="H86" s="27"/>
       <c r="I86" s="27"/>
       <c r="J86" s="27"/>
       <c r="K86" s="27"/>
       <c r="L86" s="27"/>
       <c r="M86" s="27"/>
       <c r="N86" s="27"/>
       <c r="O86" s="27"/>
       <c r="P86" s="27"/>
     </row>
     <row r="87" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.35"/>
     <row r="88" spans="2:16" s="19" customFormat="1" ht="75.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B88" s="196" t="s">
         <v>0</v>
       </c>
       <c r="C88" s="197" t="s">
         <v>1</v>
       </c>
       <c r="D88" s="198" t="s">
         <v>80</v>
       </c>
       <c r="E88" s="198" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="F88" s="199" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="89" spans="2:16" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H89" s="19"/>
     </row>
     <row r="90" spans="2:16" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B90" s="3" t="str">
         <f t="shared" ref="B90:B128" si="25">IF(L4="","",L4)</f>
         <v/>
       </c>
       <c r="C90" s="2" t="str">
         <f t="shared" ref="C90:F90" si="26">IF(M4="","",M4)</f>
         <v/>
       </c>
       <c r="D90" s="28" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
       <c r="E90" s="29" t="str">
         <f t="shared" si="26"/>
         <v/>
       </c>
@@ -25266,63 +25268,63 @@
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="30" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="32" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="6.7109375" style="32" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="30" customWidth="1"/>
     <col min="5" max="5" width="16.7109375" style="35" customWidth="1"/>
     <col min="6" max="6" width="14.7109375" style="35" customWidth="1"/>
     <col min="7" max="7" width="35.7109375" style="30" customWidth="1"/>
     <col min="8" max="8" width="13.7109375" style="30" customWidth="1"/>
     <col min="9" max="9" width="15.7109375" style="30" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="34" customWidth="1"/>
     <col min="11" max="11" width="14.7109375" style="35" customWidth="1"/>
     <col min="12" max="12" width="15.7109375" style="30" customWidth="1"/>
     <col min="13" max="13" width="16.7109375" style="30" customWidth="1"/>
     <col min="14" max="14" width="15.7109375" style="30" customWidth="1"/>
     <col min="15" max="15" width="65.7109375" style="30" customWidth="1"/>
     <col min="16" max="964" width="11.42578125" style="30" customWidth="1"/>
     <col min="965" max="16384" width="9.140625" style="30"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:15" ht="20.100000000000001" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="30"/>
       <c r="D2" s="41"/>
-      <c r="E2" s="388" t="s">
-[...11 lines deleted...]
-      <c r="O2" s="390"/>
+      <c r="E2" s="381" t="s">
+        <v>198</v>
+      </c>
+      <c r="F2" s="382"/>
+      <c r="G2" s="382"/>
+      <c r="H2" s="382"/>
+      <c r="I2" s="382"/>
+      <c r="J2" s="382"/>
+      <c r="K2" s="382"/>
+      <c r="L2" s="382"/>
+      <c r="M2" s="382"/>
+      <c r="N2" s="382"/>
+      <c r="O2" s="383"/>
     </row>
     <row r="3" spans="2:15" ht="15" customHeight="1" thickTop="1" x14ac:dyDescent="0.2">
       <c r="C3" s="20"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="20"/>
       <c r="I3" s="20"/>
       <c r="J3" s="31"/>
       <c r="K3" s="20"/>
       <c r="L3" s="20"/>
       <c r="M3" s="20"/>
       <c r="N3" s="20"/>
       <c r="O3" s="20"/>
     </row>
     <row r="4" spans="2:15" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="30"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="31"/>
       <c r="K4" s="20"/>
@@ -25370,880 +25372,880 @@
       <c r="C7" s="20"/>
       <c r="D7" s="20"/>
       <c r="E7" s="20"/>
       <c r="F7" s="204"/>
       <c r="G7" s="211"/>
       <c r="H7" s="20"/>
       <c r="I7" s="20"/>
       <c r="J7" s="31"/>
       <c r="K7" s="20"/>
       <c r="L7" s="20"/>
       <c r="M7" s="20"/>
       <c r="N7" s="20"/>
       <c r="O7" s="20"/>
     </row>
     <row r="8" spans="2:15" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="H8" s="33"/>
       <c r="I8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="33"/>
       <c r="O8" s="33"/>
     </row>
     <row r="9" spans="2:15" s="36" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="31"/>
-      <c r="C9" s="391" t="s">
-[...2 lines deleted...]
-      <c r="D9" s="393" t="s">
+      <c r="C9" s="390" t="s">
+        <v>0</v>
+      </c>
+      <c r="D9" s="379" t="s">
         <v>8</v>
       </c>
-      <c r="E9" s="393" t="s">
+      <c r="E9" s="379" t="s">
+        <v>146</v>
+      </c>
+      <c r="F9" s="380" t="s">
+        <v>197</v>
+      </c>
+      <c r="G9" s="380"/>
+      <c r="H9" s="380"/>
+      <c r="I9" s="380"/>
+      <c r="J9" s="380"/>
+      <c r="K9" s="380"/>
+      <c r="L9" s="379" t="s">
         <v>147</v>
       </c>
-      <c r="F9" s="401" t="s">
-[...10 lines deleted...]
-      <c r="M9" s="395" t="s">
+      <c r="M9" s="392" t="s">
         <v>95</v>
       </c>
-      <c r="N9" s="396"/>
-      <c r="O9" s="399" t="s">
+      <c r="N9" s="393"/>
+      <c r="O9" s="373" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="10" spans="2:15" s="36" customFormat="1" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B10" s="31"/>
-      <c r="C10" s="392"/>
-[...2 lines deleted...]
-      <c r="F10" s="394" t="s">
+      <c r="C10" s="391"/>
+      <c r="D10" s="378"/>
+      <c r="E10" s="378"/>
+      <c r="F10" s="378" t="s">
         <v>23</v>
       </c>
-      <c r="G10" s="394"/>
+      <c r="G10" s="378"/>
       <c r="H10" s="206" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="206" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="J10" s="207" t="s">
         <v>15</v>
       </c>
       <c r="K10" s="208" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="O10" s="400"/>
+        <v>149</v>
+      </c>
+      <c r="L10" s="378"/>
+      <c r="M10" s="394"/>
+      <c r="N10" s="395"/>
+      <c r="O10" s="374"/>
     </row>
     <row r="11" spans="2:15" s="37" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B11" s="19"/>
       <c r="J11" s="19"/>
     </row>
     <row r="12" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="3">
         <f>IF(K12="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C12" s="379">
+      <c r="C12" s="384">
         <v>1</v>
       </c>
-      <c r="D12" s="382"/>
-      <c r="E12" s="385"/>
+      <c r="D12" s="387"/>
+      <c r="E12" s="375"/>
       <c r="F12" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G12" s="216"/>
       <c r="H12" s="220"/>
       <c r="I12" s="221"/>
       <c r="J12" s="222"/>
       <c r="K12" s="223"/>
       <c r="L12" s="213"/>
-      <c r="M12" s="373" t="str">
+      <c r="M12" s="396" t="str">
         <f>IF(AND(K12="",K13="",K14=""),"",IF(AND(SUM(B12:B14)&gt;=1,E12=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B12:B14)&gt;=1,SUM(B12:B14)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K12&gt;MIN(K12:K14),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E12&lt;SMALL(K12:K14,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N12" s="376"/>
+      <c r="N12" s="399"/>
       <c r="O12" s="217"/>
     </row>
     <row r="13" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="3">
         <f t="shared" ref="B13:B14" si="0">IF(K13="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C13" s="380"/>
-[...1 lines deleted...]
-      <c r="E13" s="386"/>
+      <c r="C13" s="385"/>
+      <c r="D13" s="388"/>
+      <c r="E13" s="376"/>
       <c r="F13" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G13" s="224"/>
       <c r="H13" s="225"/>
       <c r="I13" s="226"/>
       <c r="J13" s="227"/>
       <c r="K13" s="228"/>
       <c r="L13" s="214"/>
-      <c r="M13" s="374"/>
-      <c r="N13" s="377"/>
+      <c r="M13" s="397"/>
+      <c r="N13" s="400"/>
       <c r="O13" s="218"/>
     </row>
     <row r="14" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B14" s="3">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="C14" s="381"/>
-[...1 lines deleted...]
-      <c r="E14" s="387"/>
+      <c r="C14" s="386"/>
+      <c r="D14" s="389"/>
+      <c r="E14" s="377"/>
       <c r="F14" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G14" s="229"/>
       <c r="H14" s="230"/>
       <c r="I14" s="231"/>
       <c r="J14" s="232"/>
       <c r="K14" s="233"/>
       <c r="L14" s="215"/>
-      <c r="M14" s="375"/>
-      <c r="N14" s="378"/>
+      <c r="M14" s="398"/>
+      <c r="N14" s="401"/>
       <c r="O14" s="219"/>
     </row>
     <row r="15" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B15" s="3"/>
     </row>
     <row r="16" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="3">
         <f>IF(K16="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C16" s="379">
+      <c r="C16" s="384">
         <v>2</v>
       </c>
-      <c r="D16" s="382"/>
-      <c r="E16" s="385"/>
+      <c r="D16" s="387"/>
+      <c r="E16" s="375"/>
       <c r="F16" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G16" s="216"/>
       <c r="H16" s="220"/>
       <c r="I16" s="221"/>
       <c r="J16" s="222"/>
       <c r="K16" s="223"/>
       <c r="L16" s="213"/>
-      <c r="M16" s="373" t="str">
+      <c r="M16" s="396" t="str">
         <f>IF(AND(K16="",K17="",K18=""),"",IF(AND(SUM(B16:B18)&gt;=1,E16=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B16:B18)&gt;=1,SUM(B16:B18)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K16&gt;MIN(K16:K18),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E16&lt;SMALL(K16:K18,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N16" s="376"/>
+      <c r="N16" s="399"/>
       <c r="O16" s="217"/>
     </row>
     <row r="17" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="3">
         <f t="shared" ref="B17:B18" si="1">IF(K17="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C17" s="380"/>
-[...1 lines deleted...]
-      <c r="E17" s="386"/>
+      <c r="C17" s="385"/>
+      <c r="D17" s="388"/>
+      <c r="E17" s="376"/>
       <c r="F17" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G17" s="224"/>
       <c r="H17" s="225"/>
       <c r="I17" s="226"/>
       <c r="J17" s="227"/>
       <c r="K17" s="228"/>
       <c r="L17" s="214"/>
-      <c r="M17" s="374"/>
-      <c r="N17" s="377"/>
+      <c r="M17" s="397"/>
+      <c r="N17" s="400"/>
       <c r="O17" s="218"/>
     </row>
     <row r="18" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B18" s="3">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="C18" s="381"/>
-[...1 lines deleted...]
-      <c r="E18" s="387"/>
+      <c r="C18" s="386"/>
+      <c r="D18" s="389"/>
+      <c r="E18" s="377"/>
       <c r="F18" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G18" s="229"/>
       <c r="H18" s="230"/>
       <c r="I18" s="231"/>
       <c r="J18" s="232"/>
       <c r="K18" s="233"/>
       <c r="L18" s="215"/>
-      <c r="M18" s="375"/>
-      <c r="N18" s="378"/>
+      <c r="M18" s="398"/>
+      <c r="N18" s="401"/>
       <c r="O18" s="219"/>
     </row>
     <row r="19" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B19" s="3"/>
     </row>
     <row r="20" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="3">
         <f>IF(K20="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C20" s="379">
+      <c r="C20" s="384">
         <v>3</v>
       </c>
-      <c r="D20" s="382"/>
-      <c r="E20" s="385"/>
+      <c r="D20" s="387"/>
+      <c r="E20" s="375"/>
       <c r="F20" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G20" s="216"/>
       <c r="H20" s="220"/>
       <c r="I20" s="221"/>
       <c r="J20" s="222"/>
       <c r="K20" s="223"/>
       <c r="L20" s="213"/>
-      <c r="M20" s="373" t="str">
+      <c r="M20" s="396" t="str">
         <f>IF(AND(K20="",K21="",K22=""),"",IF(AND(SUM(B20:B22)&gt;=1,E20=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B20:B22)&gt;=1,SUM(B20:B22)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K20&gt;MIN(K20:K22),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E20&lt;SMALL(K20:K22,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N20" s="376"/>
+      <c r="N20" s="399"/>
       <c r="O20" s="217"/>
     </row>
     <row r="21" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="3">
         <f t="shared" ref="B21:B22" si="2">IF(K21="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C21" s="380"/>
-[...1 lines deleted...]
-      <c r="E21" s="386"/>
+      <c r="C21" s="385"/>
+      <c r="D21" s="388"/>
+      <c r="E21" s="376"/>
       <c r="F21" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G21" s="224"/>
       <c r="H21" s="225"/>
       <c r="I21" s="226"/>
       <c r="J21" s="227"/>
       <c r="K21" s="228"/>
       <c r="L21" s="214"/>
-      <c r="M21" s="374"/>
-      <c r="N21" s="377"/>
+      <c r="M21" s="397"/>
+      <c r="N21" s="400"/>
       <c r="O21" s="218"/>
     </row>
     <row r="22" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B22" s="3">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="C22" s="381"/>
-[...1 lines deleted...]
-      <c r="E22" s="387"/>
+      <c r="C22" s="386"/>
+      <c r="D22" s="389"/>
+      <c r="E22" s="377"/>
       <c r="F22" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G22" s="229"/>
       <c r="H22" s="230"/>
       <c r="I22" s="231"/>
       <c r="J22" s="232"/>
       <c r="K22" s="233"/>
       <c r="L22" s="215"/>
-      <c r="M22" s="375"/>
-      <c r="N22" s="378"/>
+      <c r="M22" s="398"/>
+      <c r="N22" s="401"/>
       <c r="O22" s="219"/>
     </row>
     <row r="23" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B23" s="3"/>
     </row>
     <row r="24" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="3">
         <f>IF(K24="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C24" s="379">
+      <c r="C24" s="384">
         <v>4</v>
       </c>
-      <c r="D24" s="382"/>
-      <c r="E24" s="385"/>
+      <c r="D24" s="387"/>
+      <c r="E24" s="375"/>
       <c r="F24" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G24" s="216"/>
       <c r="H24" s="220"/>
       <c r="I24" s="221"/>
       <c r="J24" s="222"/>
       <c r="K24" s="223"/>
       <c r="L24" s="213"/>
-      <c r="M24" s="373" t="str">
+      <c r="M24" s="396" t="str">
         <f>IF(AND(K24="",K25="",K26=""),"",IF(AND(SUM(B24:B26)&gt;=1,E24=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B24:B26)&gt;=1,SUM(B24:B26)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K24&gt;MIN(K24:K26),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E24&lt;SMALL(K24:K26,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N24" s="376"/>
+      <c r="N24" s="399"/>
       <c r="O24" s="217"/>
     </row>
     <row r="25" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="3">
         <f t="shared" ref="B25:B26" si="3">IF(K25="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C25" s="380"/>
-[...1 lines deleted...]
-      <c r="E25" s="386"/>
+      <c r="C25" s="385"/>
+      <c r="D25" s="388"/>
+      <c r="E25" s="376"/>
       <c r="F25" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G25" s="224"/>
       <c r="H25" s="225"/>
       <c r="I25" s="226"/>
       <c r="J25" s="227"/>
       <c r="K25" s="228"/>
       <c r="L25" s="214"/>
-      <c r="M25" s="374"/>
-      <c r="N25" s="377"/>
+      <c r="M25" s="397"/>
+      <c r="N25" s="400"/>
       <c r="O25" s="218"/>
     </row>
     <row r="26" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B26" s="3">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="C26" s="381"/>
-[...1 lines deleted...]
-      <c r="E26" s="387"/>
+      <c r="C26" s="386"/>
+      <c r="D26" s="389"/>
+      <c r="E26" s="377"/>
       <c r="F26" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G26" s="229"/>
       <c r="H26" s="230"/>
       <c r="I26" s="231"/>
       <c r="J26" s="232"/>
       <c r="K26" s="233"/>
       <c r="L26" s="215"/>
-      <c r="M26" s="375"/>
-      <c r="N26" s="378"/>
+      <c r="M26" s="398"/>
+      <c r="N26" s="401"/>
       <c r="O26" s="219"/>
     </row>
     <row r="27" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B27" s="3"/>
     </row>
     <row r="28" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="3">
         <f>IF(K28="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C28" s="379">
+      <c r="C28" s="384">
         <v>5</v>
       </c>
-      <c r="D28" s="382"/>
-      <c r="E28" s="385"/>
+      <c r="D28" s="387"/>
+      <c r="E28" s="375"/>
       <c r="F28" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G28" s="216"/>
       <c r="H28" s="220"/>
       <c r="I28" s="221"/>
       <c r="J28" s="222"/>
       <c r="K28" s="223"/>
       <c r="L28" s="213"/>
-      <c r="M28" s="373" t="str">
+      <c r="M28" s="396" t="str">
         <f>IF(AND(K28="",K29="",K30=""),"",IF(AND(SUM(B28:B30)&gt;=1,E28=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B28:B30)&gt;=1,SUM(B28:B30)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K28&gt;MIN(K28:K30),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E28&lt;SMALL(K28:K30,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N28" s="376"/>
+      <c r="N28" s="399"/>
       <c r="O28" s="217"/>
     </row>
     <row r="29" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="3">
         <f t="shared" ref="B29:B30" si="4">IF(K29="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C29" s="380"/>
-[...1 lines deleted...]
-      <c r="E29" s="386"/>
+      <c r="C29" s="385"/>
+      <c r="D29" s="388"/>
+      <c r="E29" s="376"/>
       <c r="F29" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G29" s="224"/>
       <c r="H29" s="225"/>
       <c r="I29" s="226"/>
       <c r="J29" s="227"/>
       <c r="K29" s="228"/>
       <c r="L29" s="214"/>
-      <c r="M29" s="374"/>
-      <c r="N29" s="377"/>
+      <c r="M29" s="397"/>
+      <c r="N29" s="400"/>
       <c r="O29" s="218"/>
     </row>
     <row r="30" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B30" s="3">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="C30" s="381"/>
-[...1 lines deleted...]
-      <c r="E30" s="387"/>
+      <c r="C30" s="386"/>
+      <c r="D30" s="389"/>
+      <c r="E30" s="377"/>
       <c r="F30" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G30" s="229"/>
       <c r="H30" s="230"/>
       <c r="I30" s="231"/>
       <c r="J30" s="232"/>
       <c r="K30" s="233"/>
       <c r="L30" s="215"/>
-      <c r="M30" s="375"/>
-      <c r="N30" s="378"/>
+      <c r="M30" s="398"/>
+      <c r="N30" s="401"/>
       <c r="O30" s="219"/>
     </row>
     <row r="31" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B31" s="3"/>
     </row>
     <row r="32" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B32" s="3">
         <f>IF(K32="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C32" s="379">
+      <c r="C32" s="384">
         <v>6</v>
       </c>
-      <c r="D32" s="382"/>
-      <c r="E32" s="385"/>
+      <c r="D32" s="387"/>
+      <c r="E32" s="375"/>
       <c r="F32" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G32" s="216"/>
       <c r="H32" s="220"/>
       <c r="I32" s="221"/>
       <c r="J32" s="222"/>
       <c r="K32" s="223"/>
       <c r="L32" s="213"/>
-      <c r="M32" s="373" t="str">
+      <c r="M32" s="396" t="str">
         <f>IF(AND(K32="",K33="",K34=""),"",IF(AND(SUM(B32:B34)&gt;=1,E32=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B32:B34)&gt;=1,SUM(B32:B34)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K32&gt;MIN(K32:K34),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E32&lt;SMALL(K32:K34,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N32" s="376"/>
+      <c r="N32" s="399"/>
       <c r="O32" s="217"/>
     </row>
     <row r="33" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B33" s="3">
         <f t="shared" ref="B33:B34" si="5">IF(K33="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C33" s="380"/>
-[...1 lines deleted...]
-      <c r="E33" s="386"/>
+      <c r="C33" s="385"/>
+      <c r="D33" s="388"/>
+      <c r="E33" s="376"/>
       <c r="F33" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G33" s="224"/>
       <c r="H33" s="225"/>
       <c r="I33" s="226"/>
       <c r="J33" s="227"/>
       <c r="K33" s="228"/>
       <c r="L33" s="214"/>
-      <c r="M33" s="374"/>
-      <c r="N33" s="377"/>
+      <c r="M33" s="397"/>
+      <c r="N33" s="400"/>
       <c r="O33" s="218"/>
     </row>
     <row r="34" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B34" s="3">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="C34" s="381"/>
-[...1 lines deleted...]
-      <c r="E34" s="387"/>
+      <c r="C34" s="386"/>
+      <c r="D34" s="389"/>
+      <c r="E34" s="377"/>
       <c r="F34" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G34" s="229"/>
       <c r="H34" s="230"/>
       <c r="I34" s="231"/>
       <c r="J34" s="232"/>
       <c r="K34" s="233"/>
       <c r="L34" s="215"/>
-      <c r="M34" s="375"/>
-      <c r="N34" s="378"/>
+      <c r="M34" s="398"/>
+      <c r="N34" s="401"/>
       <c r="O34" s="219"/>
     </row>
     <row r="35" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B35" s="3"/>
     </row>
     <row r="36" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B36" s="3">
         <f>IF(K36="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="379">
+      <c r="C36" s="384">
         <v>7</v>
       </c>
-      <c r="D36" s="382"/>
-      <c r="E36" s="385"/>
+      <c r="D36" s="387"/>
+      <c r="E36" s="375"/>
       <c r="F36" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G36" s="216"/>
       <c r="H36" s="220"/>
       <c r="I36" s="221"/>
       <c r="J36" s="222"/>
       <c r="K36" s="223"/>
       <c r="L36" s="213"/>
-      <c r="M36" s="373" t="str">
+      <c r="M36" s="396" t="str">
         <f>IF(AND(K36="",K37="",K38=""),"",IF(AND(SUM(B36:B38)&gt;=1,E36=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B36:B38)&gt;=1,SUM(B36:B38)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K36&gt;MIN(K36:K38),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E36&lt;SMALL(K36:K38,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N36" s="376"/>
+      <c r="N36" s="399"/>
       <c r="O36" s="217"/>
     </row>
     <row r="37" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B37" s="3">
         <f t="shared" ref="B37:B38" si="6">IF(K37="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C37" s="380"/>
-[...1 lines deleted...]
-      <c r="E37" s="386"/>
+      <c r="C37" s="385"/>
+      <c r="D37" s="388"/>
+      <c r="E37" s="376"/>
       <c r="F37" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G37" s="224"/>
       <c r="H37" s="225"/>
       <c r="I37" s="226"/>
       <c r="J37" s="227"/>
       <c r="K37" s="228"/>
       <c r="L37" s="214"/>
-      <c r="M37" s="374"/>
-      <c r="N37" s="377"/>
+      <c r="M37" s="397"/>
+      <c r="N37" s="400"/>
       <c r="O37" s="218"/>
     </row>
     <row r="38" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B38" s="3">
         <f t="shared" si="6"/>
         <v>0</v>
       </c>
-      <c r="C38" s="381"/>
-[...1 lines deleted...]
-      <c r="E38" s="387"/>
+      <c r="C38" s="386"/>
+      <c r="D38" s="389"/>
+      <c r="E38" s="377"/>
       <c r="F38" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G38" s="229"/>
       <c r="H38" s="230"/>
       <c r="I38" s="231"/>
       <c r="J38" s="232"/>
       <c r="K38" s="233"/>
       <c r="L38" s="215"/>
-      <c r="M38" s="375"/>
-      <c r="N38" s="378"/>
+      <c r="M38" s="398"/>
+      <c r="N38" s="401"/>
       <c r="O38" s="219"/>
     </row>
     <row r="39" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B39" s="3"/>
     </row>
     <row r="40" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B40" s="3">
         <f>IF(K40="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="379">
+      <c r="C40" s="384">
         <v>8</v>
       </c>
-      <c r="D40" s="382"/>
-      <c r="E40" s="385"/>
+      <c r="D40" s="387"/>
+      <c r="E40" s="375"/>
       <c r="F40" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G40" s="216"/>
       <c r="H40" s="220"/>
       <c r="I40" s="221"/>
       <c r="J40" s="222"/>
       <c r="K40" s="223"/>
       <c r="L40" s="213"/>
-      <c r="M40" s="373" t="str">
+      <c r="M40" s="396" t="str">
         <f>IF(AND(K40="",K41="",K42=""),"",IF(AND(SUM(B40:B42)&gt;=1,E40=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B40:B42)&gt;=1,SUM(B40:B42)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K40&gt;MIN(K40:K42),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E40&lt;SMALL(K40:K42,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N40" s="376"/>
+      <c r="N40" s="399"/>
       <c r="O40" s="217"/>
     </row>
     <row r="41" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B41" s="3">
         <f t="shared" ref="B41:B42" si="7">IF(K41="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C41" s="380"/>
-[...1 lines deleted...]
-      <c r="E41" s="386"/>
+      <c r="C41" s="385"/>
+      <c r="D41" s="388"/>
+      <c r="E41" s="376"/>
       <c r="F41" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G41" s="224"/>
       <c r="H41" s="225"/>
       <c r="I41" s="226"/>
       <c r="J41" s="227"/>
       <c r="K41" s="228"/>
       <c r="L41" s="214"/>
-      <c r="M41" s="374"/>
-      <c r="N41" s="377"/>
+      <c r="M41" s="397"/>
+      <c r="N41" s="400"/>
       <c r="O41" s="218"/>
     </row>
     <row r="42" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B42" s="3">
         <f t="shared" si="7"/>
         <v>0</v>
       </c>
-      <c r="C42" s="381"/>
-[...1 lines deleted...]
-      <c r="E42" s="387"/>
+      <c r="C42" s="386"/>
+      <c r="D42" s="389"/>
+      <c r="E42" s="377"/>
       <c r="F42" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G42" s="229"/>
       <c r="H42" s="230"/>
       <c r="I42" s="231"/>
       <c r="J42" s="232"/>
       <c r="K42" s="233"/>
       <c r="L42" s="215"/>
-      <c r="M42" s="375"/>
-      <c r="N42" s="378"/>
+      <c r="M42" s="398"/>
+      <c r="N42" s="401"/>
       <c r="O42" s="219"/>
     </row>
     <row r="43" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B43" s="3"/>
     </row>
     <row r="44" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B44" s="3">
         <f>IF(K44="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C44" s="379">
+      <c r="C44" s="384">
         <v>9</v>
       </c>
-      <c r="D44" s="382"/>
-      <c r="E44" s="385"/>
+      <c r="D44" s="387"/>
+      <c r="E44" s="375"/>
       <c r="F44" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G44" s="216"/>
       <c r="H44" s="220"/>
       <c r="I44" s="221"/>
       <c r="J44" s="222"/>
       <c r="K44" s="223"/>
       <c r="L44" s="213"/>
-      <c r="M44" s="373" t="str">
+      <c r="M44" s="396" t="str">
         <f>IF(AND(K44="",K45="",K46=""),"",IF(AND(SUM(B44:B46)&gt;=1,E44=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B44:B46)&gt;=1,SUM(B44:B46)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K44&gt;MIN(K44:K46),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E44&lt;SMALL(K44:K46,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N44" s="376"/>
+      <c r="N44" s="399"/>
       <c r="O44" s="217"/>
     </row>
     <row r="45" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B45" s="3">
         <f t="shared" ref="B45:B46" si="8">IF(K45="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C45" s="380"/>
-[...1 lines deleted...]
-      <c r="E45" s="386"/>
+      <c r="C45" s="385"/>
+      <c r="D45" s="388"/>
+      <c r="E45" s="376"/>
       <c r="F45" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G45" s="224"/>
       <c r="H45" s="225"/>
       <c r="I45" s="226"/>
       <c r="J45" s="227"/>
       <c r="K45" s="228"/>
       <c r="L45" s="214"/>
-      <c r="M45" s="374"/>
-      <c r="N45" s="377"/>
+      <c r="M45" s="397"/>
+      <c r="N45" s="400"/>
       <c r="O45" s="218"/>
     </row>
     <row r="46" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B46" s="3">
         <f t="shared" si="8"/>
         <v>0</v>
       </c>
-      <c r="C46" s="381"/>
-[...1 lines deleted...]
-      <c r="E46" s="387"/>
+      <c r="C46" s="386"/>
+      <c r="D46" s="389"/>
+      <c r="E46" s="377"/>
       <c r="F46" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G46" s="229"/>
       <c r="H46" s="230"/>
       <c r="I46" s="231"/>
       <c r="J46" s="232"/>
       <c r="K46" s="233"/>
       <c r="L46" s="215"/>
-      <c r="M46" s="375"/>
-      <c r="N46" s="378"/>
+      <c r="M46" s="398"/>
+      <c r="N46" s="401"/>
       <c r="O46" s="219"/>
     </row>
     <row r="47" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B47" s="3"/>
     </row>
     <row r="48" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B48" s="3">
         <f>IF(K48="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C48" s="379">
+      <c r="C48" s="384">
         <v>10</v>
       </c>
-      <c r="D48" s="382"/>
-      <c r="E48" s="385"/>
+      <c r="D48" s="387"/>
+      <c r="E48" s="375"/>
       <c r="F48" s="212" t="s">
         <v>93</v>
       </c>
       <c r="G48" s="216"/>
       <c r="H48" s="220"/>
       <c r="I48" s="221"/>
       <c r="J48" s="222"/>
       <c r="K48" s="223"/>
       <c r="L48" s="213"/>
-      <c r="M48" s="373" t="str">
+      <c r="M48" s="396" t="str">
         <f>IF(AND(K48="",K49="",K50=""),"",IF(AND(SUM(B48:B50)&gt;=1,E48=""),"CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO",IF(AND(SUM(B48:B50)&gt;=1,SUM(B48:B50)&lt;3),"CUMPLIMENTAR LAS OFERTAS ALTERNATIVAS O APORTAR INFORME JUSTIFICATIVO",IF(K48&gt;MIN(K48:K50),"LA OFERTA SELECCIONADA NO ES LA DE MENOR IMPORTE. APORTAR INFORME JUSTIFICATIVO",IF(E48&lt;SMALL(K48:K50,2),"","INSERTAR INFORME JUSTIFICATIVO")))))</f>
         <v/>
       </c>
-      <c r="N48" s="376"/>
+      <c r="N48" s="399"/>
       <c r="O48" s="217"/>
     </row>
     <row r="49" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B49" s="3">
         <f t="shared" ref="B49:B50" si="9">IF(K49="",0,1)</f>
         <v>0</v>
       </c>
-      <c r="C49" s="380"/>
-[...1 lines deleted...]
-      <c r="E49" s="386"/>
+      <c r="C49" s="385"/>
+      <c r="D49" s="388"/>
+      <c r="E49" s="376"/>
       <c r="F49" s="209" t="s">
         <v>94</v>
       </c>
       <c r="G49" s="224"/>
       <c r="H49" s="225"/>
       <c r="I49" s="226"/>
       <c r="J49" s="227"/>
       <c r="K49" s="228"/>
       <c r="L49" s="214"/>
-      <c r="M49" s="374"/>
-      <c r="N49" s="377"/>
+      <c r="M49" s="397"/>
+      <c r="N49" s="400"/>
       <c r="O49" s="218"/>
     </row>
     <row r="50" spans="2:15" s="2" customFormat="1" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="3">
         <f t="shared" si="9"/>
         <v>0</v>
       </c>
-      <c r="C50" s="381"/>
-[...1 lines deleted...]
-      <c r="E50" s="387"/>
+      <c r="C50" s="386"/>
+      <c r="D50" s="389"/>
+      <c r="E50" s="377"/>
       <c r="F50" s="210" t="s">
         <v>94</v>
       </c>
       <c r="G50" s="229"/>
       <c r="H50" s="230"/>
       <c r="I50" s="231"/>
       <c r="J50" s="232"/>
       <c r="K50" s="233"/>
       <c r="L50" s="215"/>
-      <c r="M50" s="375"/>
-      <c r="N50" s="378"/>
+      <c r="M50" s="398"/>
+      <c r="N50" s="401"/>
       <c r="O50" s="219"/>
     </row>
     <row r="51" spans="2:15" s="2" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B51" s="3"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="B3Lxxl7g4OxVo/TxXp/XYyC0rP6fOf9yGKMX9GkIZETeuOTfmwqtcdaWVWGPBiHHA4Y9J7zBWR8EgFJn/lsj3Q==" saltValue="lrbt/p3ypOEiMtFZP2hCzg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="59">
-    <mergeCell ref="O9:O10"/>
-[...5 lines deleted...]
-    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="M44:M46"/>
+    <mergeCell ref="N44:N46"/>
+    <mergeCell ref="M48:M50"/>
+    <mergeCell ref="N48:N50"/>
+    <mergeCell ref="M32:M34"/>
+    <mergeCell ref="N32:N34"/>
+    <mergeCell ref="M36:M38"/>
+    <mergeCell ref="N36:N38"/>
+    <mergeCell ref="M40:M42"/>
+    <mergeCell ref="N40:N42"/>
+    <mergeCell ref="M24:M26"/>
+    <mergeCell ref="N24:N26"/>
+    <mergeCell ref="M16:M18"/>
+    <mergeCell ref="M28:M30"/>
+    <mergeCell ref="N28:N30"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="C28:C30"/>
+    <mergeCell ref="D28:D30"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="E28:E30"/>
+    <mergeCell ref="E32:E34"/>
+    <mergeCell ref="E36:E38"/>
+    <mergeCell ref="C48:C50"/>
+    <mergeCell ref="D48:D50"/>
+    <mergeCell ref="C40:C42"/>
+    <mergeCell ref="D40:D42"/>
+    <mergeCell ref="C44:C46"/>
+    <mergeCell ref="D44:D46"/>
+    <mergeCell ref="E40:E42"/>
+    <mergeCell ref="E44:E46"/>
+    <mergeCell ref="E48:E50"/>
+    <mergeCell ref="C32:C34"/>
+    <mergeCell ref="D32:D34"/>
+    <mergeCell ref="C36:C38"/>
+    <mergeCell ref="D36:D38"/>
     <mergeCell ref="E2:O2"/>
     <mergeCell ref="C16:C18"/>
     <mergeCell ref="D16:D18"/>
     <mergeCell ref="C20:C22"/>
     <mergeCell ref="D20:D22"/>
     <mergeCell ref="C12:C14"/>
     <mergeCell ref="D12:D14"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>
     <mergeCell ref="M9:N10"/>
     <mergeCell ref="M12:M14"/>
     <mergeCell ref="N12:N14"/>
     <mergeCell ref="N16:N18"/>
     <mergeCell ref="M20:M22"/>
     <mergeCell ref="N20:N22"/>
-    <mergeCell ref="E32:E34"/>
-[...34 lines deleted...]
-    <mergeCell ref="N40:N42"/>
+    <mergeCell ref="O9:O10"/>
+    <mergeCell ref="E16:E18"/>
+    <mergeCell ref="E20:E22"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="L9:L10"/>
+    <mergeCell ref="F9:K9"/>
+    <mergeCell ref="E12:E14"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <conditionalFormatting sqref="E12:E14">
     <cfRule type="expression" dxfId="83" priority="33">
       <formula>M12="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E16:E18">
     <cfRule type="expression" dxfId="82" priority="32">
       <formula>M16="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E20:E22">
     <cfRule type="expression" dxfId="81" priority="31">
       <formula>M20="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E24:E26">
     <cfRule type="expression" dxfId="80" priority="30">
       <formula>M24="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E28:E30">
     <cfRule type="expression" dxfId="79" priority="29">
       <formula>M28="CUMPLIMENTAR EL IMPORTE DEL GASTO O INVERSIÓN REALIZADO"</formula>
@@ -26508,182 +26510,182 @@
     <col min="3" max="3" width="5.7109375" style="57" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="16.5703125" style="55" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15.7109375" style="55" customWidth="1"/>
     <col min="6" max="6" width="30.7109375" style="55" customWidth="1"/>
     <col min="7" max="8" width="10.7109375" style="57" customWidth="1"/>
     <col min="9" max="9" width="9.7109375" style="57" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="57" hidden="1" customWidth="1"/>
     <col min="11" max="12" width="10.7109375" style="57" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" style="57" customWidth="1"/>
     <col min="14" max="15" width="10.7109375" style="57" hidden="1" customWidth="1"/>
     <col min="16" max="16" width="11.42578125" style="57"/>
     <col min="17" max="17" width="11.42578125" style="59"/>
     <col min="18" max="18" width="12.7109375" style="59" customWidth="1"/>
     <col min="19" max="19" width="11.42578125" style="59"/>
     <col min="20" max="20" width="11.42578125" style="57"/>
     <col min="21" max="22" width="12.7109375" style="57" customWidth="1"/>
     <col min="23" max="23" width="11.42578125" style="57"/>
     <col min="24" max="24" width="12.7109375" style="57" customWidth="1"/>
     <col min="25" max="25" width="85.140625" style="55" customWidth="1"/>
     <col min="26" max="26" width="11.5703125" style="55" customWidth="1"/>
     <col min="27" max="16384" width="11.42578125" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:25" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D2" s="402" t="s">
+      <c r="D2" s="436" t="s">
         <v>54</v>
       </c>
-      <c r="E2" s="403"/>
-[...1 lines deleted...]
-      <c r="G2" s="410" t="s">
+      <c r="E2" s="437"/>
+      <c r="F2" s="438"/>
+      <c r="G2" s="444" t="s">
         <v>59</v>
       </c>
-      <c r="H2" s="411"/>
-[...1 lines deleted...]
-      <c r="J2" s="413" t="s">
+      <c r="H2" s="445"/>
+      <c r="I2" s="446"/>
+      <c r="J2" s="447" t="s">
         <v>57</v>
       </c>
-      <c r="K2" s="410" t="s">
+      <c r="K2" s="444" t="s">
         <v>60</v>
       </c>
-      <c r="L2" s="411"/>
-[...1 lines deleted...]
-      <c r="N2" s="422" t="s">
+      <c r="L2" s="445"/>
+      <c r="M2" s="446"/>
+      <c r="N2" s="423" t="s">
         <v>58</v>
       </c>
-      <c r="O2" s="425" t="s">
+      <c r="O2" s="426" t="s">
         <v>87</v>
       </c>
-      <c r="P2" s="432" t="s">
-[...6 lines deleted...]
-      <c r="U2" s="444" t="s">
+      <c r="P2" s="433" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q2" s="434"/>
+      <c r="R2" s="434"/>
+      <c r="S2" s="434"/>
+      <c r="T2" s="435"/>
+      <c r="U2" s="411" t="s">
         <v>53</v>
       </c>
-      <c r="V2" s="445"/>
-[...3 lines deleted...]
-      <c r="X2" s="438" t="s">
+      <c r="V2" s="412"/>
+      <c r="W2" s="402" t="s">
+        <v>157</v>
+      </c>
+      <c r="X2" s="405" t="s">
         <v>50</v>
       </c>
-      <c r="Y2" s="441" t="s">
+      <c r="Y2" s="408" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="3" spans="2:25" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="D3" s="405"/>
-[...1 lines deleted...]
-      <c r="F3" s="407"/>
+      <c r="D3" s="439"/>
+      <c r="E3" s="440"/>
+      <c r="F3" s="441"/>
       <c r="G3" s="291" t="s">
         <v>55</v>
       </c>
       <c r="H3" s="286" t="s">
         <v>56</v>
       </c>
-      <c r="I3" s="408" t="s">
+      <c r="I3" s="442" t="s">
         <v>47</v>
       </c>
-      <c r="J3" s="414"/>
+      <c r="J3" s="448"/>
       <c r="K3" s="291" t="s">
         <v>55</v>
       </c>
       <c r="L3" s="286" t="s">
         <v>56</v>
       </c>
-      <c r="M3" s="408" t="s">
+      <c r="M3" s="442" t="s">
         <v>48</v>
       </c>
-      <c r="N3" s="423"/>
-[...1 lines deleted...]
-      <c r="P3" s="430" t="s">
+      <c r="N3" s="424"/>
+      <c r="O3" s="427"/>
+      <c r="P3" s="431" t="s">
+        <v>150</v>
+      </c>
+      <c r="Q3" s="417" t="s">
+        <v>155</v>
+      </c>
+      <c r="R3" s="429" t="s">
+        <v>156</v>
+      </c>
+      <c r="S3" s="419" t="s">
+        <v>111</v>
+      </c>
+      <c r="T3" s="421" t="s">
         <v>151</v>
       </c>
-      <c r="Q3" s="416" t="s">
-[...11 lines deleted...]
-      <c r="U3" s="446" t="s">
+      <c r="U3" s="413" t="s">
         <v>51</v>
       </c>
-      <c r="V3" s="448" t="s">
+      <c r="V3" s="415" t="s">
         <v>52</v>
       </c>
-      <c r="W3" s="436"/>
-[...1 lines deleted...]
-      <c r="Y3" s="442"/>
+      <c r="W3" s="403"/>
+      <c r="X3" s="406"/>
+      <c r="Y3" s="409"/>
     </row>
     <row r="4" spans="2:25" s="57" customFormat="1" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="D4" s="288" t="s">
         <v>46</v>
       </c>
       <c r="E4" s="289" t="s">
         <v>43</v>
       </c>
       <c r="F4" s="290" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="292" t="s">
         <v>44</v>
       </c>
       <c r="H4" s="287" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-      <c r="J4" s="415"/>
+        <v>153</v>
+      </c>
+      <c r="I4" s="443"/>
+      <c r="J4" s="449"/>
       <c r="K4" s="292" t="s">
         <v>45</v>
       </c>
       <c r="L4" s="287" t="s">
-        <v>155</v>
-[...13 lines deleted...]
-      <c r="Y4" s="443"/>
+        <v>154</v>
+      </c>
+      <c r="M4" s="443"/>
+      <c r="N4" s="425"/>
+      <c r="O4" s="428"/>
+      <c r="P4" s="432"/>
+      <c r="Q4" s="418"/>
+      <c r="R4" s="430"/>
+      <c r="S4" s="420"/>
+      <c r="T4" s="422"/>
+      <c r="U4" s="414"/>
+      <c r="V4" s="416"/>
+      <c r="W4" s="404"/>
+      <c r="X4" s="407"/>
+      <c r="Y4" s="410"/>
     </row>
     <row r="5" spans="2:25" ht="39.950000000000003" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="55">
         <f>IF(Y5&lt;&gt;"",1,0)</f>
         <v>0</v>
       </c>
       <c r="C5" s="57">
         <v>1</v>
       </c>
       <c r="D5" s="72" t="str">
         <f>IF('RELACIÓN DE FACTURAS'!O9="","",'RELACIÓN DE FACTURAS'!O9)</f>
         <v/>
       </c>
       <c r="E5" s="73" t="str">
         <f>IF('RELACIÓN DE FACTURAS'!P9="","",'RELACIÓN DE FACTURAS'!P9)</f>
         <v/>
       </c>
       <c r="F5" s="74" t="str">
         <f>IF('RELACIÓN DE FACTURAS'!R9="","",'RELACIÓN DE FACTURAS'!R9)</f>
         <v/>
       </c>
       <c r="G5" s="75" t="str">
         <f>IF(D5="","",IF(AND(D5="NUEVA FACTURA",'RELACIÓN DE FACTURAS'!Q9=""),"",IF(AND(D5="NUEVA FACTURA",'RELACIÓN DE FACTURAS'!Q9&lt;&gt;""),'RELACIÓN DE FACTURAS'!Q9,IF(D5="SEGUNDO PAGO O POSTERIORES",G4,""))))</f>
         <v/>
       </c>
@@ -32595,70 +32597,70 @@
       <c r="K80" s="59"/>
       <c r="L80" s="59"/>
       <c r="N80" s="59"/>
       <c r="O80" s="59"/>
     </row>
     <row r="81" spans="21:22" x14ac:dyDescent="0.2">
       <c r="U81" s="112">
         <f>SUM(U5:U79)</f>
         <v>0</v>
       </c>
       <c r="V81" s="112">
         <f>SUM(V5:V79)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="f543V3ECu3mokRdIfB6yUM6AsDls6X5+FtZ9VUZQiBgylRxUOmjLjyE7Zl5W5nqTXPdYQN0l57UySQCbbKPBXQ==" saltValue="jfZ+IMCFVB/Jik4VMTEB4g==" spinCount="100000" sheet="1" objects="1" scenarios="1" formatRows="0"/>
   <protectedRanges>
     <protectedRange algorithmName="SHA-512" hashValue="XTuwxXv4QdkfVyH9XCnSl1x5Eze1egaqLLDFunK+OcsnZWAFnJD6Cs1KjLtEN09WqP7ITAEh87R+ln8qhTGd8g==" saltValue="JDuadpQw4C0rjnMhXxq4yw==" spinCount="100000" sqref="Y5:Y79" name="Rango7"/>
     <protectedRange algorithmName="SHA-512" hashValue="fmyJowgWMvd6pTtENAizEoi8wHhgQUjuRrJVIK4v7lvOY3CZEGxVw0RV6jHhetNjnOOKCuGpEReAVN8Mwi25ag==" saltValue="sxceRhQpXa9Bs1VYWqryZA==" spinCount="100000" sqref="W5:W79" name="Rango6"/>
     <protectedRange algorithmName="SHA-512" hashValue="6MRbCER7X9gvuHYie7BGiDL7HrZ8biEzQDNQuj9Y0aB+AZVRwrMFOQgeLHzAHhKwDHzKVrUFDk8ug4zqrT/yQQ==" saltValue="gRNUtElGCQ1ZKSW7sGcbGw==" spinCount="100000" sqref="Q5:R79" name="Rango5"/>
     <protectedRange algorithmName="SHA-512" hashValue="05iWmhkm0ueS1zjLk8ZRDe13siNdF75uBMiZQG0TJUNQeSjiGDWT4xZ8OE7UxyutND+PhpGgRAUPr32MjctxzA==" saltValue="eRsYnYpSTi1B75g3EYZyzw==" spinCount="100000" sqref="L5:L79" name="Rango4"/>
     <protectedRange algorithmName="SHA-512" hashValue="fzPIZFxY6nqbydqQUIs8gOlGkqumYFVldmV8wPxJCjZLwzYIdF1X189oRgtWVpdcJpJZ1UfWyuPAzpf9cjWCsA==" saltValue="q1HiC46g2Mgk5HRn5/KdYw==" spinCount="100000" sqref="H5:H79" name="Rango3"/>
   </protectedRanges>
   <mergeCells count="20">
-    <mergeCell ref="W2:W4"/>
-[...4 lines deleted...]
-    <mergeCell ref="V3:V4"/>
+    <mergeCell ref="D2:F3"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="G2:I2"/>
+    <mergeCell ref="K2:M2"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="J2:J4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="S3:S4"/>
     <mergeCell ref="T3:T4"/>
     <mergeCell ref="N2:N4"/>
     <mergeCell ref="O2:O4"/>
     <mergeCell ref="R3:R4"/>
     <mergeCell ref="P3:P4"/>
     <mergeCell ref="P2:T2"/>
-    <mergeCell ref="D2:F3"/>
-[...4 lines deleted...]
-    <mergeCell ref="J2:J4"/>
+    <mergeCell ref="W2:W4"/>
+    <mergeCell ref="X2:X4"/>
+    <mergeCell ref="Y2:Y4"/>
+    <mergeCell ref="U2:V2"/>
+    <mergeCell ref="U3:U4"/>
+    <mergeCell ref="V3:V4"/>
   </mergeCells>
   <conditionalFormatting sqref="H5:H79">
     <cfRule type="expression" dxfId="31" priority="4">
       <formula>AND($D5&lt;&gt;"",$G5="")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="30" priority="6" stopIfTrue="1">
       <formula>AND($D5&lt;&gt;"",$G5="",$H5&lt;&gt;"")</formula>
     </cfRule>
     <cfRule type="expression" dxfId="29" priority="7">
       <formula>AND($D5&lt;&gt;"",$G5&lt;&gt;"",$H5&lt;&gt;"")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I5:I79">
     <cfRule type="cellIs" dxfId="28" priority="3" stopIfTrue="1" operator="equal">
       <formula>"SI"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I5:J79">
     <cfRule type="expression" dxfId="27" priority="8">
       <formula>$I5="REVISAR"</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L5:L79">
     <cfRule type="expression" dxfId="26" priority="31">
       <formula>AND($D5&lt;&gt;"",$K5="")</formula>
@@ -32813,66 +32815,66 @@
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="B1:G93"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="1.7109375" style="55" customWidth="1"/>
     <col min="2" max="2" width="5.7109375" style="55" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" style="55" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" style="55" customWidth="1"/>
     <col min="5" max="5" width="45.85546875" style="55" customWidth="1"/>
     <col min="6" max="6" width="11.42578125" style="55"/>
     <col min="7" max="7" width="11.42578125" style="55" customWidth="1"/>
     <col min="8" max="16384" width="11.42578125" style="55"/>
   </cols>
   <sheetData>
     <row r="1" spans="3:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C2" s="450" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
       <c r="D2" s="451"/>
     </row>
     <row r="3" spans="3:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="306" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
       <c r="D3" s="307">
         <f>'RELACIÓN DE FACTURAS'!X84</f>
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="3:7" ht="50.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C4" s="308" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="D4" s="309">
         <f>'REVISIÓN FACTURAS'!V81</f>
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="6" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C6" s="450" t="s">
         <v>81</v>
       </c>
       <c r="D6" s="451"/>
     </row>
     <row r="7" spans="3:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C7" s="310" t="s">
         <v>82</v>
       </c>
       <c r="D7" s="311" t="str">
         <f>IF(MIN('REVISIÓN FACTURAS'!$N$5:$N$79)=0,"",MIN('REVISIÓN FACTURAS'!$N$5:$N$79))</f>
         <v/>
       </c>
     </row>
     <row r="8" spans="3:7" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C8" s="312" t="s">
         <v>83</v>
@@ -32881,65 +32883,65 @@
         <f>IF(MAX('REVISIÓN FACTURAS'!$N$5:$N$79)=0,"",MAX('REVISIÓN FACTURAS'!$N$5:$N$79))</f>
         <v/>
       </c>
     </row>
     <row r="9" spans="3:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C9" s="308" t="s">
         <v>84</v>
       </c>
       <c r="D9" s="89" t="str">
         <f>IF(_xlfn.MINIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0)=0,"",_xlfn.MINIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0))</f>
         <v/>
       </c>
     </row>
     <row r="10" spans="3:7" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C10" s="308" t="s">
         <v>85</v>
       </c>
       <c r="D10" s="89" t="str">
         <f>IF(_xlfn.MAXIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0)=0,"",_xlfn.MAXIFS('REVISIÓN FACTURAS'!N5:N79,'REVISIÓN FACTURAS'!O5:O79,0))</f>
         <v/>
       </c>
     </row>
     <row r="11" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="12" spans="3:7" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C12" s="450" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D12" s="452"/>
       <c r="E12" s="453"/>
     </row>
     <row r="13" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C14" s="308" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D14" s="304"/>
     </row>
     <row r="15" spans="3:7" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C15" s="308" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D15" s="313">
         <f>SUMIFS('REVISIÓN FACTURAS'!V5:V79,'REVISIÓN FACTURAS'!J5:J79,"&gt;="&amp;EXPEDIENTE!$I$25,'REVISIÓN FACTURAS'!J5:J79,"&lt;="&amp;$D$14,'REVISIÓN FACTURAS'!N5:N79,"&gt;="&amp;EXPEDIENTE!$I$25,'REVISIÓN FACTURAS'!N5:N79,"&lt;="&amp;$D$14,'REVISIÓN FACTURAS'!T5:T79,"NO",'REVISIÓN FACTURAS'!W5:W79,"NO")</f>
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="3:7" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="G16" s="314"/>
     </row>
     <row r="17" spans="2:7" s="65" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C17" s="315" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="316" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="305" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="317"/>
     </row>
     <row r="18" spans="2:7" s="65" customFormat="1" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="19" spans="2:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="55">
         <v>1</v>
@@ -34288,659 +34290,659 @@
     <col min="19" max="19" width="11.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="20" max="20" width="8.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="21" max="21" width="21.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="22" max="22" width="8.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="23" max="23" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="24" max="24" width="30.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="25" max="25" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="26" max="26" width="5.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="27" max="28" width="40.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="29" max="29" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="30" max="30" width="40.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="31" max="31" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="32" max="32" width="5.7109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="33" max="33" width="50.28515625" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="34" max="34" width="5.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="35" max="35" width="25.7109375" style="2" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="36" max="36" width="15.7109375" style="3" hidden="1" customWidth="1" outlineLevel="1"/>
     <col min="37" max="16384" width="11.42578125" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36" x14ac:dyDescent="0.2">
       <c r="A1" s="117"/>
     </row>
     <row r="2" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="3" spans="1:36" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="456" t="s">
+      <c r="B3" s="457" t="s">
+        <v>124</v>
+      </c>
+      <c r="C3" s="461"/>
+      <c r="D3" s="461"/>
+      <c r="E3" s="461"/>
+      <c r="F3" s="461"/>
+      <c r="G3" s="461"/>
+      <c r="H3" s="461"/>
+      <c r="I3" s="461"/>
+      <c r="J3" s="461"/>
+      <c r="K3" s="461"/>
+      <c r="L3" s="461"/>
+      <c r="M3" s="458"/>
+      <c r="O3" s="457" t="s">
         <v>125</v>
       </c>
-      <c r="C3" s="457"/>
-[...10 lines deleted...]
-      <c r="O3" s="456" t="s">
+      <c r="P3" s="458"/>
+      <c r="R3" s="457" t="s">
         <v>126</v>
       </c>
-      <c r="P3" s="460"/>
-[...7 lines deleted...]
-      <c r="V3" s="460"/>
+      <c r="S3" s="458"/>
+      <c r="U3" s="457" t="s">
+        <v>180</v>
+      </c>
+      <c r="V3" s="458"/>
       <c r="X3" s="192" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="Z3" s="456" t="s">
+        <v>130</v>
+      </c>
+      <c r="Z3" s="457" t="s">
         <v>21</v>
       </c>
-      <c r="AA3" s="457"/>
-[...10 lines deleted...]
-      <c r="AJ3" s="460"/>
+      <c r="AA3" s="461"/>
+      <c r="AB3" s="461"/>
+      <c r="AC3" s="461"/>
+      <c r="AD3" s="461"/>
+      <c r="AF3" s="457" t="s">
+        <v>173</v>
+      </c>
+      <c r="AG3" s="458"/>
+      <c r="AI3" s="457" t="s">
+        <v>134</v>
+      </c>
+      <c r="AJ3" s="458"/>
     </row>
     <row r="4" spans="1:36" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="D5" s="458" t="s">
+      <c r="D5" s="462" t="s">
+        <v>117</v>
+      </c>
+      <c r="E5" s="462" t="s">
+        <v>120</v>
+      </c>
+      <c r="F5" s="462" t="s">
         <v>118</v>
       </c>
-      <c r="E5" s="458" t="s">
-[...2 lines deleted...]
-      <c r="F5" s="458" t="s">
+      <c r="G5" s="462" t="s">
         <v>119</v>
       </c>
-      <c r="G5" s="458" t="s">
-[...11 lines deleted...]
-        <v>179</v>
+      <c r="H5" s="462"/>
+      <c r="I5" s="462"/>
+      <c r="J5" s="462" t="s">
+        <v>115</v>
+      </c>
+      <c r="K5" s="462"/>
+      <c r="L5" s="462"/>
+      <c r="M5" s="462"/>
+      <c r="O5" s="459" t="s">
+        <v>178</v>
       </c>
       <c r="P5" s="4" t="str">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,4,FALSE)</f>
         <v>nº 82, de 11 de abril de 2023</v>
       </c>
       <c r="R5" s="2" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="S5" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="U5" s="2" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="V5" s="5" t="s">
-        <v>117</v>
+        <v>259</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>36</v>
       </c>
       <c r="Z5" s="2" t="str">
         <f>M7</f>
         <v>CT01</v>
       </c>
       <c r="AI5" s="193" t="s">
+        <v>158</v>
+      </c>
+      <c r="AJ5" s="46" t="s">
         <v>159</v>
       </c>
-      <c r="AJ5" s="46" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="6" spans="1:36" x14ac:dyDescent="0.25">
-      <c r="D6" s="458"/>
-[...1 lines deleted...]
-      <c r="F6" s="458"/>
+      <c r="D6" s="462"/>
+      <c r="E6" s="462"/>
+      <c r="F6" s="462"/>
       <c r="G6" s="188" t="s">
+        <v>121</v>
+      </c>
+      <c r="H6" s="188" t="s">
+        <v>123</v>
+      </c>
+      <c r="I6" s="188" t="s">
         <v>122</v>
       </c>
-      <c r="H6" s="188" t="s">
-[...5 lines deleted...]
-      <c r="J6" s="459" t="str">
+      <c r="J6" s="463" t="str">
         <f>IF(COUNTIF($J$7:$J$81,"SÍ")=0,"",IF(COUNTIF($J$7:$J$81,"SÍ")=1,"SÍ",IF(COUNTIF($J$7:$J$81,"SÍ")&gt;1,"NO")))</f>
         <v>NO</v>
       </c>
-      <c r="K6" s="459"/>
-[...2 lines deleted...]
-      <c r="O6" s="455"/>
+      <c r="K6" s="463"/>
+      <c r="L6" s="463"/>
+      <c r="M6" s="463"/>
+      <c r="O6" s="460"/>
       <c r="P6" s="4">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,5,FALSE)</f>
         <v>0</v>
       </c>
       <c r="S6" s="47" t="str">
         <f>IF($S$5="SÍ","Bloquear celda F25 de EXPEDIENTE","")</f>
         <v>Bloquear celda F25 de EXPEDIENTE</v>
       </c>
       <c r="V6" s="125" t="str">
         <f>IF($V$5="NO","Ocultar columna AF en RELACIÓN FACTURAS","")</f>
-        <v/>
+        <v>Ocultar columna AF en RELACIÓN FACTURAS</v>
       </c>
       <c r="X6" s="4" t="s">
         <v>62</v>
       </c>
       <c r="Z6" s="4">
         <v>1</v>
       </c>
       <c r="AA6" s="126" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="AB6" s="4" t="str">
         <f t="shared" ref="AB6:AB15" si="0">IF(AA6="",11,AA6)</f>
         <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AC6" s="4">
         <f t="shared" ref="AC6:AC15" si="1">IF(AB6&lt;&gt;11,Z6,11)</f>
         <v>1</v>
       </c>
       <c r="AD6" s="4" t="str">
         <f t="shared" ref="AD6:AD15" si="2">IFERROR(VLOOKUP(SMALL($AC$6:$AC$15,Z6),$Z$6:$AA$15,2,FALSE),"X")</f>
         <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AF6" s="6">
         <v>0</v>
       </c>
       <c r="AG6" s="4" t="s">
         <v>90</v>
       </c>
       <c r="AI6" s="194" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="AJ6" s="42">
         <v>2130</v>
       </c>
     </row>
     <row r="7" spans="1:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B7" s="6" t="str">
         <f>M7</f>
         <v>CT01</v>
       </c>
       <c r="C7" s="3">
         <v>1</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="E7" s="11">
         <v>8</v>
       </c>
       <c r="F7" s="8" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="G7" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K7" s="6">
         <f>IF(J7="",76,C7)</f>
         <v>1</v>
       </c>
       <c r="L7" s="6">
         <f>IF(K7&lt;&gt;76,C7,76)</f>
         <v>1</v>
       </c>
       <c r="M7" s="6" t="str">
         <f>IFERROR(VLOOKUP(SMALL($L$7:$L$81,C7),$C$7:$D$81,2,FALSE),"X")</f>
         <v>CT01</v>
       </c>
-      <c r="O7" s="455"/>
+      <c r="O7" s="460"/>
       <c r="P7" s="4">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,6,FALSE)</f>
         <v>0</v>
       </c>
       <c r="U7" s="2" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="V7" s="5" t="s">
-        <v>117</v>
+        <v>259</v>
       </c>
       <c r="Z7" s="4">
         <v>2</v>
       </c>
       <c r="AA7" s="126" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="AB7" s="4" t="str">
         <f t="shared" si="0"/>
         <v>Costes de investigación contractual, conocimientos y patentes adquiridas</v>
       </c>
       <c r="AC7" s="4">
         <f t="shared" si="1"/>
         <v>2</v>
       </c>
       <c r="AD7" s="4" t="str">
         <f t="shared" si="2"/>
         <v>Costes de investigación contractual, conocimientos y patentes adquiridas</v>
       </c>
       <c r="AF7" s="6">
         <v>1</v>
       </c>
       <c r="AG7" s="4" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="AI7" s="195" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="AJ7" s="44">
         <v>2130</v>
       </c>
     </row>
     <row r="8" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C8" s="3">
         <v>2</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="E8" s="11">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="G8" s="9" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="H8" s="9"/>
       <c r="I8" s="9"/>
       <c r="J8" s="5" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
       <c r="K8" s="6">
         <f t="shared" ref="K8:K12" si="3">IF(J8="",76,C8)</f>
         <v>2</v>
       </c>
       <c r="L8" s="6">
         <f t="shared" ref="L8:L12" si="4">IF(K8&lt;&gt;76,C8,76)</f>
         <v>2</v>
       </c>
       <c r="M8" s="6" t="str">
         <f t="shared" ref="M8:M71" si="5">IFERROR(VLOOKUP(SMALL($L$7:$L$81,C8),$C$7:$D$81,2,FALSE),"X")</f>
         <v>CT02</v>
       </c>
       <c r="R8" s="2" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="S8" s="10">
         <v>45658</v>
       </c>
       <c r="V8" s="125" t="str">
         <f>IF($V$7="NO","Ocultar columna AG en RELACIÓN FACTURAS","")</f>
-        <v/>
+        <v>Ocultar columna AG en RELACIÓN FACTURAS</v>
       </c>
       <c r="Z8" s="4">
         <v>3</v>
       </c>
       <c r="AA8" s="126" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="AB8" s="4" t="str">
         <f t="shared" si="0"/>
         <v>Capacitación del personal técnico e investigador</v>
       </c>
       <c r="AC8" s="4">
         <f t="shared" si="1"/>
         <v>3</v>
       </c>
       <c r="AD8" s="4" t="str">
         <f t="shared" si="2"/>
         <v>Capacitación del personal técnico e investigador</v>
       </c>
       <c r="AF8" s="6">
         <v>2</v>
       </c>
       <c r="AG8" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="AI8" s="463" t="s">
-        <v>162</v>
+      <c r="AI8" s="456" t="s">
+        <v>161</v>
       </c>
       <c r="AJ8" s="45" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
     </row>
     <row r="9" spans="1:36" x14ac:dyDescent="0.25">
       <c r="C9" s="3">
         <v>3</v>
       </c>
       <c r="D9" s="5"/>
       <c r="E9" s="11"/>
       <c r="F9" s="8"/>
       <c r="G9" s="9"/>
       <c r="H9" s="9"/>
       <c r="I9" s="9"/>
       <c r="J9" s="5"/>
       <c r="K9" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L9" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M9" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="O9" s="12" t="s">
         <v>26</v>
       </c>
       <c r="P9" s="9">
         <v>2024</v>
       </c>
       <c r="Z9" s="4">
         <v>4</v>
       </c>
       <c r="AA9" s="126" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="AB9" s="4" t="str">
         <f t="shared" si="0"/>
         <v>Gastos de los materiales</v>
       </c>
       <c r="AC9" s="4">
         <f t="shared" si="1"/>
         <v>4</v>
       </c>
       <c r="AD9" s="4" t="str">
         <f t="shared" si="2"/>
         <v>Gastos de los materiales</v>
       </c>
       <c r="AF9" s="6">
         <v>3</v>
       </c>
       <c r="AG9" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="AI9" s="461"/>
+      <c r="AI9" s="454"/>
       <c r="AJ9" s="43" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
     </row>
     <row r="10" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C10" s="3">
         <v>4</v>
       </c>
       <c r="D10" s="5"/>
       <c r="E10" s="11"/>
       <c r="F10" s="8"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="5"/>
       <c r="K10" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L10" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M10" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R10" s="2" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="S10" s="13">
         <v>2</v>
       </c>
       <c r="Z10" s="4">
         <v>5</v>
       </c>
       <c r="AA10" s="7"/>
       <c r="AB10" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC10" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD10" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF10" s="6">
         <v>4</v>
       </c>
       <c r="AG10" s="4" t="s">
         <v>69</v>
       </c>
-      <c r="AI10" s="461"/>
+      <c r="AI10" s="454"/>
       <c r="AJ10" s="43" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
     </row>
     <row r="11" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C11" s="3">
         <v>5</v>
       </c>
       <c r="D11" s="5"/>
       <c r="E11" s="11"/>
       <c r="F11" s="8"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="5"/>
       <c r="K11" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L11" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M11" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
-      <c r="O11" s="454" t="s">
-        <v>133</v>
+      <c r="O11" s="459" t="s">
+        <v>132</v>
       </c>
       <c r="P11" s="9" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="R11" s="3"/>
       <c r="Z11" s="4">
         <v>6</v>
       </c>
       <c r="AA11" s="7"/>
       <c r="AB11" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC11" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD11" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF11" s="6">
         <v>5</v>
       </c>
       <c r="AG11" s="4" t="s">
-        <v>176</v>
-[...1 lines deleted...]
-      <c r="AI11" s="461"/>
+        <v>175</v>
+      </c>
+      <c r="AI11" s="454"/>
       <c r="AJ11" s="43" t="s">
-        <v>140</v>
+        <v>139</v>
       </c>
     </row>
     <row r="12" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C12" s="3">
         <v>6</v>
       </c>
       <c r="D12" s="5"/>
       <c r="E12" s="11"/>
       <c r="F12" s="8"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="5"/>
       <c r="K12" s="6">
         <f t="shared" si="3"/>
         <v>76</v>
       </c>
       <c r="L12" s="6">
         <f t="shared" si="4"/>
         <v>76</v>
       </c>
       <c r="M12" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
-      <c r="O12" s="455"/>
+      <c r="O12" s="460"/>
       <c r="P12" s="9" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
       <c r="R12" s="14" t="s">
         <v>33</v>
       </c>
       <c r="S12" s="15" t="str">
         <f>IF(EXPEDIENTE!F27="","",EXPEDIENTE!F27)</f>
         <v/>
       </c>
       <c r="Z12" s="4">
         <v>7</v>
       </c>
       <c r="AA12" s="7"/>
       <c r="AB12" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC12" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD12" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF12" s="6">
         <v>6</v>
       </c>
       <c r="AG12" s="4" t="s">
         <v>73</v>
       </c>
-      <c r="AI12" s="461"/>
+      <c r="AI12" s="454"/>
       <c r="AJ12" s="43" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C13" s="3">
         <v>7</v>
       </c>
       <c r="D13" s="5"/>
       <c r="E13" s="11"/>
       <c r="F13" s="8"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="5"/>
       <c r="K13" s="6">
         <f t="shared" ref="K13:K76" si="6">IF(J13="",76,C13)</f>
         <v>76</v>
       </c>
       <c r="L13" s="6">
         <f t="shared" ref="L13:L76" si="7">IF(K13&lt;&gt;76,C13,76)</f>
         <v>76</v>
       </c>
       <c r="M13" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
-      <c r="O13" s="455"/>
+      <c r="O13" s="460"/>
       <c r="P13" s="9"/>
       <c r="R13" s="14" t="s">
         <v>30</v>
       </c>
       <c r="S13" s="4" t="str">
         <f>IF(S12="","",DAY(S12))</f>
         <v/>
       </c>
       <c r="Z13" s="4">
         <v>8</v>
       </c>
       <c r="AA13" s="7"/>
       <c r="AB13" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC13" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD13" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF13" s="6">
         <v>7</v>
       </c>
       <c r="AG13" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="AI13" s="461"/>
+      <c r="AI13" s="454"/>
       <c r="AJ13" s="43" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C14" s="3">
         <v>8</v>
       </c>
       <c r="D14" s="5"/>
       <c r="E14" s="11"/>
       <c r="F14" s="8"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="5"/>
       <c r="K14" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L14" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M14" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
@@ -34949,53 +34951,53 @@
       </c>
       <c r="S14" s="4" t="str">
         <f>IF(S12="","",MONTH(S12))</f>
         <v/>
       </c>
       <c r="Z14" s="4">
         <v>9</v>
       </c>
       <c r="AA14" s="7"/>
       <c r="AB14" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC14" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD14" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF14" s="6">
         <v>8</v>
       </c>
       <c r="AG14" s="4"/>
-      <c r="AI14" s="461"/>
+      <c r="AI14" s="454"/>
       <c r="AJ14" s="43" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="15" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C15" s="3">
         <v>9</v>
       </c>
       <c r="D15" s="5"/>
       <c r="E15" s="11"/>
       <c r="F15" s="8"/>
       <c r="G15" s="9"/>
       <c r="H15" s="9"/>
       <c r="I15" s="9"/>
       <c r="J15" s="5"/>
       <c r="K15" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L15" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M15" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
@@ -35004,768 +35006,768 @@
       </c>
       <c r="S15" s="4" t="str">
         <f>IF(S12="","",YEAR(S12))</f>
         <v/>
       </c>
       <c r="Z15" s="4">
         <v>10</v>
       </c>
       <c r="AA15" s="7"/>
       <c r="AB15" s="4">
         <f t="shared" si="0"/>
         <v>11</v>
       </c>
       <c r="AC15" s="4">
         <f t="shared" si="1"/>
         <v>11</v>
       </c>
       <c r="AD15" s="4" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="AF15" s="6">
         <v>9</v>
       </c>
       <c r="AG15" s="4"/>
-      <c r="AI15" s="461"/>
+      <c r="AI15" s="454"/>
       <c r="AJ15" s="43" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
     </row>
     <row r="16" spans="1:36" x14ac:dyDescent="0.2">
       <c r="C16" s="3">
         <v>10</v>
       </c>
       <c r="D16" s="5"/>
       <c r="E16" s="11"/>
       <c r="F16" s="8"/>
       <c r="G16" s="9"/>
       <c r="H16" s="9"/>
       <c r="I16" s="9"/>
       <c r="J16" s="5"/>
       <c r="K16" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L16" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M16" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R16" s="3"/>
-      <c r="AI16" s="461"/>
+      <c r="AI16" s="454"/>
       <c r="AJ16" s="43" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="17" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C17" s="3">
         <v>11</v>
       </c>
       <c r="D17" s="5"/>
       <c r="E17" s="11"/>
       <c r="F17" s="8"/>
       <c r="G17" s="9"/>
       <c r="H17" s="9"/>
       <c r="I17" s="9"/>
       <c r="J17" s="5"/>
       <c r="K17" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L17" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M17" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R17" s="14" t="s">
         <v>34</v>
       </c>
       <c r="S17" s="15" t="str">
         <f>IF(S12="","",DATE(YEAR(S12),MONTH(S12)+S10,DAY(S12)))</f>
         <v/>
       </c>
       <c r="Z17" s="4" t="str">
         <f>IF(M8="X","",M8)</f>
         <v>CT02</v>
       </c>
-      <c r="AI17" s="461"/>
+      <c r="AI17" s="454"/>
       <c r="AJ17" s="43" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="18" spans="3:36" x14ac:dyDescent="0.3">
       <c r="C18" s="3">
         <v>12</v>
       </c>
       <c r="D18" s="5"/>
       <c r="E18" s="11"/>
       <c r="F18" s="8"/>
       <c r="G18" s="9"/>
       <c r="H18" s="9"/>
       <c r="I18" s="9"/>
       <c r="J18" s="5"/>
       <c r="K18" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L18" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M18" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="S18" s="15" t="str">
         <f>IF(S12="","",IF(DAY(S12)=DAY(S17),S17,DATE(YEAR(S17),MONTH(S17),1)-1))</f>
         <v/>
       </c>
       <c r="Z18" s="4">
         <v>1</v>
       </c>
       <c r="AA18" s="118" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="AB18" s="4" t="str">
         <f>IF(AA18="",11,AA18)</f>
         <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AC18" s="4">
         <f t="shared" ref="AC18:AC27" si="8">IF(AB18&lt;&gt;11,Z18,11)</f>
         <v>1</v>
       </c>
       <c r="AD18" s="4" t="str">
         <f>IFERROR(VLOOKUP(SMALL($AC$18:$AC$27,Z18),$Z$18:$AA$27,2,FALSE),"X")</f>
         <v>Gastos de viajes, manutención, alojamiento y locomoción</v>
       </c>
       <c r="AF18" s="6">
         <f>COUNTBLANK('RELACIÓN DE FACTURAS'!$O$9:$AL$83)</f>
         <v>1575</v>
       </c>
       <c r="AG18" s="4" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="AI18" s="461"/>
+        <v>174</v>
+      </c>
+      <c r="AI18" s="454"/>
       <c r="AJ18" s="43"/>
     </row>
     <row r="19" spans="3:36" x14ac:dyDescent="0.3">
       <c r="C19" s="3">
         <v>13</v>
       </c>
       <c r="D19" s="5"/>
       <c r="E19" s="11"/>
       <c r="F19" s="8"/>
       <c r="G19" s="9"/>
       <c r="H19" s="9"/>
       <c r="I19" s="9"/>
       <c r="J19" s="5"/>
       <c r="K19" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L19" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M19" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R19" s="14"/>
       <c r="S19" s="124"/>
       <c r="Z19" s="4">
         <v>2</v>
       </c>
       <c r="AA19" s="118" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="AB19" s="4" t="str">
         <f t="shared" ref="AB19:AB27" si="9">IF(AA19="",11,AA19)</f>
         <v>Gastos asociados a la celebración de eventos</v>
       </c>
       <c r="AC19" s="4">
         <f t="shared" si="8"/>
         <v>2</v>
       </c>
       <c r="AD19" s="4" t="str">
         <f t="shared" ref="AD19:AD27" si="10">IFERROR(VLOOKUP(SMALL($AC$18:$AC$27,Z19),$Z$18:$AA$27,2,FALSE),"X")</f>
         <v>Gastos asociados a la celebración de eventos</v>
       </c>
-      <c r="AI19" s="461"/>
+      <c r="AI19" s="454"/>
       <c r="AJ19" s="43"/>
     </row>
     <row r="20" spans="3:36" x14ac:dyDescent="0.3">
       <c r="C20" s="3">
         <v>14</v>
       </c>
       <c r="D20" s="5"/>
       <c r="E20" s="11"/>
       <c r="F20" s="8"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="5"/>
       <c r="K20" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L20" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M20" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R20" s="189" t="s">
         <v>56</v>
       </c>
       <c r="S20" s="190"/>
       <c r="Z20" s="4">
         <v>3</v>
       </c>
       <c r="AA20" s="118" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="AB20" s="4" t="str">
         <f t="shared" si="9"/>
         <v>Costes de consultoría y servicios equivalentes</v>
       </c>
       <c r="AC20" s="4">
         <f t="shared" si="8"/>
         <v>3</v>
       </c>
       <c r="AD20" s="4" t="str">
         <f t="shared" si="10"/>
         <v>Costes de consultoría y servicios equivalentes</v>
       </c>
-      <c r="AI20" s="461"/>
+      <c r="AI20" s="454"/>
       <c r="AJ20" s="43"/>
     </row>
     <row r="21" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C21" s="3">
         <v>15</v>
       </c>
       <c r="D21" s="5"/>
       <c r="E21" s="11"/>
       <c r="F21" s="8"/>
       <c r="G21" s="9"/>
       <c r="H21" s="9"/>
       <c r="I21" s="9"/>
       <c r="J21" s="5"/>
       <c r="K21" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L21" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M21" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R21" s="189" t="s">
         <v>34</v>
       </c>
       <c r="S21" s="191" t="str">
         <f>IF(S12="","",DATE(YEAR(S12),MONTH(S12)+S10,DAY(S12)))</f>
         <v/>
       </c>
       <c r="Z21" s="4">
         <v>4</v>
       </c>
       <c r="AA21" s="7"/>
       <c r="AB21" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC21" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD21" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI21" s="461"/>
+      <c r="AI21" s="454"/>
       <c r="AJ21" s="43"/>
     </row>
     <row r="22" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C22" s="3">
         <v>16</v>
       </c>
       <c r="D22" s="5"/>
       <c r="E22" s="11"/>
       <c r="F22" s="8"/>
       <c r="G22" s="9"/>
       <c r="H22" s="9"/>
       <c r="I22" s="9"/>
       <c r="J22" s="5"/>
       <c r="K22" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L22" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M22" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R22" s="189" t="s">
         <v>35</v>
       </c>
       <c r="S22" s="191" t="e">
         <f>DATE(YEAR(S21),MONTH(S21)+S10,DAY(S21))</f>
         <v>#VALUE!</v>
       </c>
       <c r="Z22" s="4">
         <v>5</v>
       </c>
       <c r="AA22" s="7"/>
       <c r="AB22" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC22" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD22" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI22" s="461"/>
+      <c r="AI22" s="454"/>
       <c r="AJ22" s="43"/>
     </row>
     <row r="23" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C23" s="3">
         <v>17</v>
       </c>
       <c r="D23" s="5"/>
       <c r="E23" s="11"/>
       <c r="F23" s="8"/>
       <c r="G23" s="9"/>
       <c r="H23" s="9"/>
       <c r="I23" s="9"/>
       <c r="J23" s="5"/>
       <c r="K23" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L23" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M23" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="Z23" s="4">
         <v>6</v>
       </c>
       <c r="AA23" s="7"/>
       <c r="AB23" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC23" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD23" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI23" s="461"/>
+      <c r="AI23" s="454"/>
       <c r="AJ23" s="43"/>
     </row>
     <row r="24" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C24" s="3">
         <v>18</v>
       </c>
       <c r="D24" s="5"/>
       <c r="E24" s="11"/>
       <c r="F24" s="8"/>
       <c r="G24" s="9"/>
       <c r="H24" s="9"/>
       <c r="I24" s="9"/>
       <c r="J24" s="5"/>
       <c r="K24" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L24" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M24" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R24" s="2" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
       <c r="Z24" s="4">
         <v>7</v>
       </c>
       <c r="AA24" s="7"/>
       <c r="AB24" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC24" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD24" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI24" s="461"/>
+      <c r="AI24" s="454"/>
       <c r="AJ24" s="43"/>
     </row>
     <row r="25" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C25" s="3">
         <v>19</v>
       </c>
       <c r="D25" s="5"/>
       <c r="E25" s="11"/>
       <c r="F25" s="8"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="5"/>
       <c r="K25" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L25" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M25" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="Z25" s="4">
         <v>8</v>
       </c>
       <c r="AA25" s="7"/>
       <c r="AB25" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC25" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD25" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI25" s="461"/>
+      <c r="AI25" s="454"/>
       <c r="AJ25" s="43"/>
     </row>
     <row r="26" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C26" s="3">
         <v>20</v>
       </c>
       <c r="D26" s="5"/>
       <c r="E26" s="11"/>
       <c r="F26" s="8"/>
       <c r="G26" s="9"/>
       <c r="H26" s="9"/>
       <c r="I26" s="9"/>
       <c r="J26" s="5"/>
       <c r="K26" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L26" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M26" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="R26" s="2" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="Z26" s="4">
         <v>9</v>
       </c>
       <c r="AA26" s="7"/>
       <c r="AB26" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC26" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD26" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI26" s="461"/>
+      <c r="AI26" s="454"/>
       <c r="AJ26" s="43"/>
     </row>
     <row r="27" spans="3:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C27" s="3">
         <v>21</v>
       </c>
       <c r="D27" s="5"/>
       <c r="E27" s="11"/>
       <c r="F27" s="8"/>
       <c r="G27" s="9"/>
       <c r="H27" s="9"/>
       <c r="I27" s="9"/>
       <c r="J27" s="5"/>
       <c r="K27" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L27" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M27" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="Z27" s="4">
         <v>10</v>
       </c>
       <c r="AA27" s="7"/>
       <c r="AB27" s="4">
         <f t="shared" si="9"/>
         <v>11</v>
       </c>
       <c r="AC27" s="4">
         <f t="shared" si="8"/>
         <v>11</v>
       </c>
       <c r="AD27" s="4" t="str">
         <f t="shared" si="10"/>
         <v>X</v>
       </c>
-      <c r="AI27" s="462"/>
+      <c r="AI27" s="455"/>
       <c r="AJ27" s="44" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
     </row>
     <row r="28" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C28" s="3">
         <v>22</v>
       </c>
       <c r="D28" s="5"/>
       <c r="E28" s="11"/>
       <c r="F28" s="8"/>
       <c r="G28" s="9"/>
       <c r="H28" s="9"/>
       <c r="I28" s="9"/>
       <c r="J28" s="5"/>
       <c r="K28" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L28" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M28" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA28" s="17"/>
-      <c r="AI28" s="461" t="s">
+      <c r="AI28" s="454" t="s">
+        <v>162</v>
+      </c>
+      <c r="AJ28" s="42" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="29" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C29" s="3">
         <v>23</v>
       </c>
       <c r="D29" s="5"/>
       <c r="E29" s="11"/>
       <c r="F29" s="8"/>
       <c r="G29" s="9"/>
       <c r="H29" s="9"/>
       <c r="I29" s="9"/>
       <c r="J29" s="5"/>
       <c r="K29" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L29" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M29" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA29" s="17"/>
       <c r="AC29" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC6,IF(EXPEDIENTE!$C$17=$Z$17,$AC18,""))</f>
         <v/>
       </c>
       <c r="AD29" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD6,IF(EXPEDIENTE!$C$17=$Z$17,$AD18,""))</f>
         <v/>
       </c>
-      <c r="AI29" s="461"/>
+      <c r="AI29" s="454"/>
       <c r="AJ29" s="43" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
     </row>
     <row r="30" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C30" s="3">
         <v>24</v>
       </c>
       <c r="D30" s="5"/>
       <c r="E30" s="11"/>
       <c r="F30" s="8"/>
       <c r="G30" s="9"/>
       <c r="H30" s="9"/>
       <c r="I30" s="9"/>
       <c r="J30" s="5"/>
       <c r="K30" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L30" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M30" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA30" s="17"/>
       <c r="AC30" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC7,IF(EXPEDIENTE!$C$17=$Z$17,$AC19,""))</f>
         <v/>
       </c>
       <c r="AD30" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD7,IF(EXPEDIENTE!$C$17=$Z$17,$AD19,""))</f>
         <v/>
       </c>
-      <c r="AI30" s="461"/>
+      <c r="AI30" s="454"/>
       <c r="AJ30" s="43" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="3:36" x14ac:dyDescent="0.2">
       <c r="C31" s="3">
         <v>25</v>
       </c>
       <c r="D31" s="5"/>
       <c r="E31" s="11"/>
       <c r="F31" s="8"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="5"/>
       <c r="K31" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L31" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M31" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA31" s="17"/>
       <c r="AC31" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC8,IF(EXPEDIENTE!$C$17=$Z$17,$AC20,""))</f>
         <v/>
       </c>
       <c r="AD31" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD8,IF(EXPEDIENTE!$C$17=$Z$17,$AD20,""))</f>
         <v/>
       </c>
-      <c r="AI31" s="461"/>
+      <c r="AI31" s="454"/>
       <c r="AJ31" s="43" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="32" spans="3:36" ht="15.75" thickBot="1" x14ac:dyDescent="0.25">
       <c r="C32" s="3">
         <v>26</v>
       </c>
       <c r="D32" s="5"/>
       <c r="E32" s="11"/>
       <c r="F32" s="8"/>
       <c r="G32" s="9"/>
       <c r="H32" s="9"/>
       <c r="I32" s="9"/>
       <c r="J32" s="5"/>
       <c r="K32" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L32" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M32" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
       <c r="AA32" s="17"/>
       <c r="AC32" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AC9,IF(EXPEDIENTE!$C$17=$Z$17,$AC21,""))</f>
         <v/>
       </c>
       <c r="AD32" s="4" t="str">
         <f>IF(EXPEDIENTE!$C$17=$Z$5,$AD9,IF(EXPEDIENTE!$C$17=$Z$17,$AD21,""))</f>
         <v/>
       </c>
-      <c r="AI32" s="462"/>
+      <c r="AI32" s="455"/>
       <c r="AJ32" s="44" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
     </row>
     <row r="33" spans="3:30" x14ac:dyDescent="0.2">
       <c r="C33" s="3">
         <v>27</v>
       </c>
       <c r="D33" s="5"/>
       <c r="E33" s="11"/>
       <c r="F33" s="8"/>
       <c r="G33" s="9"/>
       <c r="H33" s="9"/>
       <c r="I33" s="9"/>
       <c r="J33" s="5"/>
       <c r="K33" s="6">
         <f t="shared" si="6"/>
         <v>76</v>
       </c>
       <c r="L33" s="6">
         <f t="shared" si="7"/>
         <v>76</v>
       </c>
       <c r="M33" s="6" t="str">
         <f t="shared" si="5"/>
         <v>X</v>
       </c>
@@ -36961,69 +36963,69 @@
     <row r="81" spans="3:13" x14ac:dyDescent="0.2">
       <c r="C81" s="3">
         <v>75</v>
       </c>
       <c r="D81" s="5"/>
       <c r="E81" s="11"/>
       <c r="F81" s="8"/>
       <c r="G81" s="9"/>
       <c r="H81" s="9"/>
       <c r="I81" s="9"/>
       <c r="J81" s="5"/>
       <c r="K81" s="6">
         <f t="shared" si="12"/>
         <v>76</v>
       </c>
       <c r="L81" s="6">
         <f t="shared" si="13"/>
         <v>76</v>
       </c>
       <c r="M81" s="6" t="str">
         <f t="shared" si="11"/>
         <v>X</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="1vAQxtBZFR0LF0k8H80E8XOSUKWLa+8H37k6mfft48dhwZL2iZtHTRngng219zrv0ABBNQU6dyT0bw+srLeOGg==" saltValue="lqOyBkBVcRuLeDAr5cR6vA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="AIecnVe3TwFM2gu5jicsyjl1dZwAtqrXam0FoDTY1Q4/SjfQhphLVf6w+o+U6e8E3A14WvDEVShT4v4LXF0Irw==" saltValue="q1ZLE9n/k3sFf0ZMw7TlDQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <mergeCells count="17">
-    <mergeCell ref="AI28:AI32"/>
-[...4 lines deleted...]
-    <mergeCell ref="U3:V3"/>
     <mergeCell ref="O11:O13"/>
     <mergeCell ref="Z3:AD3"/>
     <mergeCell ref="J5:M5"/>
     <mergeCell ref="J6:M6"/>
     <mergeCell ref="O3:P3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="O5:O7"/>
     <mergeCell ref="G5:I5"/>
     <mergeCell ref="D5:D6"/>
     <mergeCell ref="E5:E6"/>
     <mergeCell ref="F5:F6"/>
+    <mergeCell ref="AI28:AI32"/>
+    <mergeCell ref="AI8:AI27"/>
+    <mergeCell ref="AF3:AG3"/>
+    <mergeCell ref="AI3:AJ3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="U3:V3"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="V7 V5 S5" xr:uid="{39769FE7-8726-4641-AE6E-10473D9577EC}">
       <formula1>"SÍ,NO"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J7:J81" xr:uid="{7D50FE73-567E-4D4C-95A9-E02D4766D2FE}">
       <formula1>"SÍ"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{78C0D931-6437-407d-A8EE-F0AAD7539E65}">
       <x14:conditionalFormattings>
         <x14:conditionalFormatting xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
           <x14:cfRule type="expression" priority="204" id="{00000000-000E-0000-0700-000001000000}">
             <xm:f>OR(USUARIO!$C$2="",$AJ$6&lt;&gt;USUARIO!$C$2)</xm:f>
             <x14:dxf>
               <font>
                 <color theme="0"/>
               </font>
               <fill>
                 <patternFill>
                   <bgColor theme="0"/>
@@ -37043,244 +37045,238 @@
         </x14:conditionalFormatting>
       </x14:conditionalFormattings>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BD8A09E5-2B8E-4CD0-9027-A08B13C68AD0}">
   <dimension ref="B2:C2"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <selection activeCell="C2" sqref="C2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="54" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" style="54" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="116" customWidth="1"/>
     <col min="4" max="16384" width="11.42578125" style="54"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3" x14ac:dyDescent="0.3">
       <c r="B2" s="53" t="s">
-        <v>137</v>
+        <v>136</v>
       </c>
       <c r="C2" s="123"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="1H4GvoskoCQqLiha0ms8vEsVbnXSPKYXsYvhKYPpwhzsGKPOtcjTJ3jhjvQQFFEVD/YYkULNNLKfsN3dK0ee+A==" saltValue="2Zqt5odEhmhMfOrrriRsyw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A0318DC7C631D14DA8A9E220C61C5A1F" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="3befa00cb2c6c37c78ae9e0ac61e78ce">
-[...1 lines deleted...]
-    <xsd:import namespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B5D8345CE9BD914C9D01226D63129445" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a66f483d4445229e0f2f510b78dcb5fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb5cde6b264d14f1210b1ea01b31d80b" ns2:_="" ns3:_="">
+    <xsd:import namespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515"/>
     <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d70018be-83ce-44c2-8ea0-5e7e15d4a262" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba600c26-20e0-433c-877d-adf8e183668e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f85c0d6e-0e97-440c-ab15-3c72d7d9dc7a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d32b242c-327b-4e81-becf-ce075266ee89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -37348,91 +37344,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F4D2DCA-E3A1-4B38-92C7-DB69EF40D957}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02E12B8-8ECA-4BFF-9D57-70E0ACEF4F5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F1BD8A-BA6C-4412-898B-F73D16C67699}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82A8D436-7B7C-4CE7-BBA6-998F5CA1AD62}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -37481,32 +37462,32 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0300</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>PC NEW &amp; Services</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LinksUpToDate">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScaleCrop">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ShareDoc">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100A0318DC7C631D14DA8A9E220C61C5A1F</vt:lpwstr>
+    <vt:lpwstr>0x010100B5D8345CE9BD914C9D01226D63129445</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>