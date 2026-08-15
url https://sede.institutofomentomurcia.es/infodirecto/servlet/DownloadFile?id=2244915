--- v0 (2026-03-21)
+++ v1 (2026-08-15)
@@ -27553,218 +27553,212 @@
       </c>
       <c r="C2" s="57"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="UgkAMYKen81LA2qFz+ADbO1eZU/KE6go46UNLi2mrGTQBIiuL7Agk7vWgiLaTJIRVUdznh46lsaAM3TWgdm2RQ==" saltValue="MbZhdcl+dfgavsGdxOh/PQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc934ed1-fc6e-40dc-8eb3-366867545b6c">
+    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A0318DC7C631D14DA8A9E220C61C5A1F" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="3befa00cb2c6c37c78ae9e0ac61e78ce">
-[...1 lines deleted...]
-    <xsd:import namespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B5D8345CE9BD914C9D01226D63129445" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a66f483d4445229e0f2f510b78dcb5fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb5cde6b264d14f1210b1ea01b31d80b" ns2:_="" ns3:_="">
+    <xsd:import namespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515"/>
     <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d70018be-83ce-44c2-8ea0-5e7e15d4a262" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba600c26-20e0-433c-877d-adf8e183668e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f85c0d6e-0e97-440c-ab15-3c72d7d9dc7a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d32b242c-327b-4e81-becf-ce075266ee89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -27857,66 +27851,51 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D029541-14F8-4CB4-8D36-FCE3A93C863C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EE9944E-3909-433B-9F9E-31D0AE946299}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C9C887D3-3B31-4AC8-9027-2883B2A1B090}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFDAB87B-773C-4B83-91A5-895D08A42B12}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
@@ -27931,32 +27910,32 @@
       <vt:lpstr>'RESUMEN GASTOS DE PERSONAL'!Área_de_impresión</vt:lpstr>
       <vt:lpstr>LÍNEA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vicente Marco Adrián</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100A0318DC7C631D14DA8A9E220C61C5A1F</vt:lpwstr>
+    <vt:lpwstr>0x010100B5D8345CE9BD914C9D01226D63129445</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>