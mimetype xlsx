--- v0 (2026-03-21)
+++ v1 (2026-08-15)
@@ -11,60 +11,60 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://institutofomentomurcia.sharepoint.com/sites/tra/Documentos compartidos/_Usuarios/VMarco/2025-1-TRAMITACIÓN/25-CT01/0-25.CT01-Modelos/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://institutofomentomurcia.sharepoint.com/sites/tra/Documentos compartidos/_Usuarios/VMarco/2025-1-TRAMITACIÓN/25-CT01/0-24.CT01-Modelos - Actualizados/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="135" documentId="8_{7E63BE5D-E597-4DC2-80C4-A5F1217CD919}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{61ADD5D9-5DD1-4DA9-B27C-4A9E4D7AA614}"/>
+  <xr:revisionPtr revIDLastSave="138" documentId="8_{7E63BE5D-E597-4DC2-80C4-A5F1217CD919}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{5E875F3E-ABC5-42FD-9CCF-937A6D6D09E9}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3333F1CE-9B10-426F-A7A3-B4032B7477C2}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{3333F1CE-9B10-426F-A7A3-B4032B7477C2}"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONES" sheetId="1" r:id="rId1"/>
     <sheet name="EXPEDIENTE Y CONVENIO" sheetId="3" r:id="rId2"/>
     <sheet name="SEGUROS SOCIALES" sheetId="8" r:id="rId3"/>
     <sheet name="AUXILIAR" sheetId="9" r:id="rId4"/>
     <sheet name="USUARIO" sheetId="11" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="3">AUXILIAR!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'EXPEDIENTE Y CONVENIO'!$A$2:$J$36</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">INSTRUCCIONES!$B$1:$B$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'SEGUROS SOCIALES'!$A$1:$AZ$25</definedName>
     <definedName name="Canal">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Canal_Gasto">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Coste">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Cuenta">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Gasto">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Horas">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Ingreso">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Lcanal">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Lfecha">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="Lhoras">OFFSET(#REF!,0,0,COUNTA(#REF!)-1)</definedName>
     <definedName name="LÍNEA" localSheetId="4">#REF!</definedName>
     <definedName name="LÍNEA">AUXILIAR!$M$7:$M$36</definedName>
@@ -953,53 +953,50 @@
     <t>EX5</t>
   </si>
   <si>
     <t>RETENCIONES E INGRESOS
 A CUENTA DEL IRPF</t>
   </si>
   <si>
     <t>-. Con el fin de limitar al máximo la introducción de datos incoherentes, se recomienda ir cumplimentando las distintas pestañas en orden secuencial. En determinadas situaciones, al acceder a una pestaña se mostrará únicamente un aviso indicando que falta completar algún dato en pestañas anteriores.</t>
   </si>
   <si>
     <t>-. Como norma general, hay que cumplimentar datos en las celdas de color azul claro. Las celdas en color azul oscuro indican que será necesario insertar algún tipo de documento en formato pdf.</t>
   </si>
   <si>
     <t>¿CÓMO INSERTAR UN ARCHIVO EN FORMATO PDF?</t>
   </si>
   <si>
     <t>-. La inserción de archivos digitalizados, en formato pdf, se realiza de la siguiente manera:</t>
   </si>
   <si>
     <t>a) Digitalizar, en formato pdf, los documentos a incorporar.</t>
   </si>
   <si>
     <t>b) Guardar y cerrar el archivo generado.</t>
   </si>
   <si>
-    <t>c) Situar el cursor en las celdas de color naranja donde se vaya a insertar el archivo digitalizado.</t>
-[...1 lines deleted...]
-  <si>
     <t>d) De las opciones del menú, seleccionamos la de "Insertar" y, a continuación, la de "Objeto".</t>
   </si>
   <si>
     <r>
       <t>e) Dentro de la primera pestaña ("Crear nuevo") seleccionamos la opción</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Nunito Sans"/>
       </rPr>
       <t xml:space="preserve"> "Package"</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FFFF0000"/>
         <rFont val="Nunito Sans"/>
       </rPr>
       <t>, marcamos la opción "Mostrar como icono" y pulsamos el botón "Aceptar".</t>
     </r>
   </si>
   <si>
@@ -1051,50 +1048,53 @@
     <t>PESTAÑA "SEGUROS SOCIALES"</t>
   </si>
   <si>
     <t>-. La pestaña "SEGUROS SOCIALES" refleja, en diferentes bloques totalmente análogos, los ejercicios que abarca el proyecto posibilitanto la incorporación de los archivos digitalizados solicitados para cada uno de dichos ejercicios.</t>
   </si>
   <si>
     <t>-. Se deberá ir insertando los archivos digitalizados, en formato pdf, siguiendo para ello el procedimiento anteriormente descrito.</t>
   </si>
   <si>
     <t>f) Celda C35: insertar el archivo correspondiente al convenio en formato pdf.</t>
   </si>
   <si>
     <t>-. Solamente hay que introducir datos en las pestañas de color azul. La pestaña de color verde contiene las instrucciones de cumplimentación de la hoja excel. Las pestañas de color gris sirven para la elaboración de los informes finales por parte del INFO y AUDITORES por lo que están inactivas.</t>
   </si>
   <si>
     <t>-. En el caso de que falte incorporar un dato o que el dato incorporado sea incoherente, se mostrará un mensaje de aviso de color naranja.</t>
   </si>
   <si>
     <t>NO SÉ PARA QUÉ PUEDE VALER ESTA FECHA AQUÍ</t>
   </si>
   <si>
     <t>nº 143, de 21 de junio de 2024</t>
   </si>
   <si>
     <t>nº 180, de 3 de agosto de 2024</t>
+  </si>
+  <si>
+    <t>c) Situar el cursor en las celdas de color azul donde se vaya a insertar el archivo digitalizado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="00"/>
     <numFmt numFmtId="165" formatCode="0000"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yy"/>
   </numFmts>
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
@@ -2379,81 +2379,81 @@
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="38" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="39" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="40" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="5" borderId="38" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="5" borderId="39" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="5" borderId="40" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="7" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0" hidden="1"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="8" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
-    </xf>
-[...22 lines deleted...]
-      <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0" hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="5" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection hidden="1"/>
     </xf>
@@ -3540,230 +3540,228 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFB8D637"/>
   </sheetPr>
   <dimension ref="A1:B60"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="9.140625" defaultRowHeight="18.75" x14ac:dyDescent="0.4"/>
   <cols>
     <col min="1" max="1" width="5.7109375" style="4" customWidth="1"/>
     <col min="2" max="2" width="85.7109375" style="4" customWidth="1"/>
     <col min="3" max="1025" width="10.7109375" style="43" customWidth="1"/>
     <col min="1026" max="16384" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="3" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="5" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="6" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="7" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25"/>
     <row r="8" spans="2:2" s="56" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="2:2" s="56" customFormat="1" ht="39.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B9" s="82" t="s">
-        <v>120</v>
+        <v>119</v>
       </c>
     </row>
     <row r="10" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="11" spans="2:2" s="56" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="83" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="83"/>
     </row>
     <row r="13" spans="2:2" s="56" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="84" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="14" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="83"/>
     </row>
     <row r="15" spans="2:2" s="56" customFormat="1" ht="65.099999999999994" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="84" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="16" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="83"/>
     </row>
     <row r="17" spans="2:2" s="56" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="84" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="18" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="84"/>
     </row>
     <row r="19" spans="2:2" s="56" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="84" t="s">
-        <v>127</v>
+        <v>126</v>
       </c>
     </row>
     <row r="20" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="84"/>
     </row>
     <row r="21" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B21" s="85" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="22" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B22" s="84"/>
     </row>
     <row r="23" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="86" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="24" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B24" s="87" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="25" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B25" s="87" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="26" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="87" t="s">
-        <v>108</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B27" s="87" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
     </row>
     <row r="28" spans="2:2" s="56" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="87" t="s">
-        <v>110</v>
+        <v>109</v>
       </c>
     </row>
     <row r="29" spans="2:2" s="56" customFormat="1" ht="30" x14ac:dyDescent="0.25">
       <c r="B29" s="87" t="s">
-        <v>111</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="2:2" s="56" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B30" s="88" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B31" s="84"/>
     </row>
     <row r="32" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B32" s="89" t="s">
-        <v>113</v>
+        <v>112</v>
       </c>
     </row>
     <row r="33" spans="2:2" s="56" customFormat="1" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="34" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="90" t="s">
-        <v>114</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B35" s="91" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="91" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
     </row>
     <row r="37" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="91" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="38" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B38" s="92" t="s">
-        <v>118</v>
+        <v>117</v>
       </c>
     </row>
     <row r="39" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B39" s="92" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40" spans="2:2" s="56" customFormat="1" ht="15" x14ac:dyDescent="0.25">
       <c r="B40" s="92" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="41" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B41" s="93"/>
     </row>
     <row r="42" spans="2:2" s="56" customFormat="1" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B42" s="89" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
     </row>
     <row r="43" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B43" s="45"/>
     </row>
     <row r="44" spans="2:2" ht="45" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B44" s="44" t="s">
-        <v>123</v>
+        <v>122</v>
       </c>
     </row>
     <row r="45" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B45" s="44"/>
     </row>
     <row r="46" spans="2:2" ht="35.1" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B46" s="94" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
     </row>
     <row r="47" spans="2:2" ht="9.9499999999999993" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B47" s="46"/>
     </row>
     <row r="48" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B48" s="46" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="49" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B49" s="47" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="50" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B50" s="47" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B51" s="48" t="s">
         <v>33</v>
       </c>
     </row>
@@ -3783,51 +3781,51 @@
       </c>
     </row>
     <row r="55" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B55" s="48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="56" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B56" s="104" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="57" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B57" s="104"/>
     </row>
     <row r="58" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B58" s="46"/>
     </row>
     <row r="59" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B59" s="46"/>
     </row>
     <row r="60" spans="2:2" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B60" s="46"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="fhia0CBR56VDnDk6sSiPn2gat5NTER5OTP0pyowBxIaxim+8z4DNANdjwZEWP6M0HFNjrRIdQMlcXtDygvmPXw==" saltValue="bjKZ30BvlzL3n0W5U4kzqA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="QD2UJ0ngGeB41P/02qdIybuiCpTsWs3bo3Z6UAvlaTdW9YJoBFTF1WsnN6c8a/ylG9u2AmnO5D7/2x3YyLRHaA==" saltValue="E/c9BdtTkGZMD14R1Xwqkw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="1">
     <mergeCell ref="B56:B57"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.59055118110236227" bottom="0.59055118110236227" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;L&amp;"Nunito Sans,Normal"&amp;8MOD70&amp;C&amp;"Nunito Sans,Normal"&amp;8&amp;A&amp;R&amp;"Nunito Sans,Normal"&amp;8&amp;P de &amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{971640CB-1B77-48D4-96CE-5A901DAA3FF7}">
   <sheetPr>
     <tabColor rgb="FF0592CB"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B8:I37"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="F25" sqref="F25"/>
     </sheetView>
   </sheetViews>
@@ -4376,81 +4374,81 @@
       <c r="AE5" s="37"/>
       <c r="AF5" s="37"/>
       <c r="AJ5" s="39"/>
       <c r="AK5" s="40"/>
       <c r="AL5" s="60" t="str">
         <f>CONCATENATE("Nº DE EXPEDIENTE: ",'EXPEDIENTE Y CONVENIO'!C19,TEXT('EXPEDIENTE Y CONVENIO'!$D$19,"0000"))</f>
         <v>Nº DE EXPEDIENTE: 2024.08..0000</v>
       </c>
       <c r="AO5" s="35"/>
       <c r="AP5" s="36"/>
       <c r="AQ5" s="35"/>
       <c r="AR5" s="37"/>
       <c r="AS5" s="37"/>
       <c r="AW5" s="39"/>
       <c r="AX5" s="40"/>
       <c r="AY5" s="60" t="str">
         <f>CONCATENATE("Nº DE EXPEDIENTE: ",'EXPEDIENTE Y CONVENIO'!C19,TEXT('EXPEDIENTE Y CONVENIO'!$D$19,"0000"))</f>
         <v>Nº DE EXPEDIENTE: 2024.08..0000</v>
       </c>
     </row>
     <row r="6" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="7" spans="2:51" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="8" spans="2:51" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="9" spans="2:51" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="H9" s="27"/>
-      <c r="I9" s="131" t="s">
+      <c r="I9" s="137" t="s">
         <v>101</v>
       </c>
-      <c r="J9" s="132"/>
+      <c r="J9" s="138"/>
       <c r="K9" s="139" t="s">
         <v>21</v>
       </c>
       <c r="L9" s="140"/>
       <c r="U9" s="27"/>
-      <c r="V9" s="131" t="s">
+      <c r="V9" s="137" t="s">
         <v>101</v>
       </c>
-      <c r="W9" s="132"/>
+      <c r="W9" s="138"/>
       <c r="X9" s="141" t="s">
         <v>21</v>
       </c>
       <c r="Y9" s="140"/>
       <c r="AH9" s="27"/>
-      <c r="AI9" s="131" t="s">
+      <c r="AI9" s="137" t="s">
         <v>101</v>
       </c>
-      <c r="AJ9" s="132"/>
+      <c r="AJ9" s="138"/>
       <c r="AK9" s="141" t="s">
         <v>21</v>
       </c>
       <c r="AL9" s="140"/>
       <c r="AU9" s="27"/>
-      <c r="AV9" s="131" t="s">
+      <c r="AV9" s="137" t="s">
         <v>101</v>
       </c>
-      <c r="AW9" s="132"/>
+      <c r="AW9" s="138"/>
       <c r="AX9" s="139" t="s">
         <v>21</v>
       </c>
       <c r="AY9" s="140"/>
     </row>
     <row r="10" spans="2:51" ht="9.9499999999999993" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G10" s="27"/>
       <c r="T10" s="27"/>
       <c r="AG10" s="27"/>
       <c r="AT10" s="27"/>
     </row>
     <row r="11" spans="2:51" ht="69.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="G11" s="77" t="str">
         <f>IF('EXPEDIENTE Y CONVENIO'!$F$25="","",CONCATENATE("EJERCICIO ",CHAR(10),YEAR('EXPEDIENTE Y CONVENIO'!$F$25)))</f>
         <v>EJERCICIO 
 2025</v>
       </c>
       <c r="H11" s="71" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="72" t="s">
         <v>29</v>
       </c>
       <c r="J11" s="73" t="s">
         <v>19</v>
@@ -4568,1786 +4566,1786 @@
       </c>
       <c r="D13" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G13&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E13" s="32" t="e">
         <f>IF(#REF!="","",IF(B13&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D13&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F13" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C13=0,E13=0),0,IF(AND(C13=1,E13=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G13" s="74" t="s">
         <v>5</v>
       </c>
       <c r="H13" s="62" t="s">
         <v>22</v>
       </c>
       <c r="I13" s="63" t="s">
         <v>23</v>
       </c>
       <c r="J13" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="K13" s="137" t="s">
+      <c r="K13" s="135" t="s">
         <v>24</v>
       </c>
-      <c r="L13" s="138" t="s">
+      <c r="L13" s="136" t="s">
         <v>40</v>
       </c>
       <c r="O13" s="30" t="str">
         <f t="shared" ref="O13:O24" si="0">IF($O$11="","",DATE($O$11,MONTH(T13&amp;1),1))</f>
         <v/>
       </c>
       <c r="P13" s="31" t="str">
         <f>IF($O$11="","",IF(O13&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q13" s="30" t="str">
         <f t="shared" ref="Q13:Q24" si="1">IF($O$11="","",DATE($O$11,MONTH(T13&amp;1)+1,1)-1)</f>
         <v/>
       </c>
       <c r="R13" s="32" t="str">
         <f>IF($O$11="","",IF(O13&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q13&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S13" s="32" t="str">
         <f t="shared" ref="S13:S24" si="2">IF($O$11="","",IF(AND(P13=0,R13=0),0,IF(AND(P13=1,R13=0),0,1)))</f>
         <v/>
       </c>
       <c r="T13" s="74" t="s">
         <v>5</v>
       </c>
       <c r="U13" s="62" t="s">
         <v>22</v>
       </c>
       <c r="V13" s="63" t="s">
         <v>23</v>
       </c>
       <c r="W13" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="X13" s="137" t="s">
+      <c r="X13" s="135" t="s">
         <v>24</v>
       </c>
-      <c r="Y13" s="138" t="s">
+      <c r="Y13" s="136" t="s">
         <v>40</v>
       </c>
       <c r="AB13" s="30" t="str">
         <f t="shared" ref="AB13:AB24" si="3">IF($AB$11="","",DATE($AB$11,MONTH(AG13&amp;1),1))</f>
         <v/>
       </c>
       <c r="AC13" s="31" t="str">
         <f>IF($AB$11="","",IF(AB13&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD13" s="30" t="str">
         <f t="shared" ref="AD13:AD24" si="4">IF($AB$11="","",DATE($AB$11,MONTH(AG13&amp;1)+1,1)-1)</f>
         <v/>
       </c>
       <c r="AE13" s="32" t="str">
         <f>IF($AB$11="","",IF(AB13&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD13&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF13" s="32" t="str">
         <f t="shared" ref="AF13:AF24" si="5">IF($AB$11="","",IF(AND(AC13=0,AE13=0),0,IF(AND(AC13=1,AE13=0),0,1)))</f>
         <v/>
       </c>
       <c r="AG13" s="74" t="s">
         <v>5</v>
       </c>
       <c r="AH13" s="62" t="s">
         <v>22</v>
       </c>
       <c r="AI13" s="63" t="s">
         <v>23</v>
       </c>
       <c r="AJ13" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="AK13" s="137" t="s">
+      <c r="AK13" s="135" t="s">
         <v>24</v>
       </c>
-      <c r="AL13" s="138" t="s">
+      <c r="AL13" s="136" t="s">
         <v>40</v>
       </c>
       <c r="AO13" s="30" t="str">
         <f t="shared" ref="AO13:AO24" si="6">IF($AO$11="","",DATE($AO$11,MONTH(AT13&amp;1),1))</f>
         <v/>
       </c>
       <c r="AP13" s="31" t="str">
         <f>IF($AO$11="","",IF(AO13&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ13" s="30" t="str">
         <f t="shared" ref="AQ13:AQ24" si="7">IF($AO$11="","",DATE($AO$11,MONTH(AT13&amp;1)+1,1)-1)</f>
         <v/>
       </c>
       <c r="AR13" s="32" t="str">
         <f>IF($AO$11="","",IF(AO13&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ13&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS13" s="32" t="str">
         <f t="shared" ref="AS13:AS24" si="8">IF($AO$11="","",IF(AND(AP13=0,AR13=0),0,IF(AND(AP13=1,AR13=0),0,1)))</f>
         <v/>
       </c>
       <c r="AT13" s="74" t="s">
         <v>5</v>
       </c>
       <c r="AU13" s="62" t="s">
         <v>22</v>
       </c>
       <c r="AV13" s="63" t="s">
         <v>23</v>
       </c>
       <c r="AW13" s="64" t="s">
         <v>39</v>
       </c>
-      <c r="AX13" s="137" t="s">
+      <c r="AX13" s="135" t="s">
         <v>24</v>
       </c>
-      <c r="AY13" s="138" t="s">
+      <c r="AY13" s="136" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="14" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G14&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C14" s="31" t="e">
         <f>IF(#REF!="","",IF(B14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D14" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G14&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E14" s="32" t="e">
         <f>IF(#REF!="","",IF(B14&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F14" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C14=0,E14=0),0,IF(AND(C14=1,E14=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G14" s="75" t="s">
         <v>6</v>
       </c>
       <c r="H14" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I14" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J14" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K14" s="133"/>
-      <c r="L14" s="134"/>
+      <c r="K14" s="131"/>
+      <c r="L14" s="132"/>
       <c r="O14" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P14" s="31" t="str">
         <f>IF($O$11="","",IF(O14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q14" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R14" s="32" t="str">
         <f>IF($O$11="","",IF(O14&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S14" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T14" s="75" t="s">
         <v>6</v>
       </c>
       <c r="U14" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V14" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W14" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X14" s="133"/>
-      <c r="Y14" s="134"/>
+      <c r="X14" s="131"/>
+      <c r="Y14" s="132"/>
       <c r="AB14" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC14" s="31" t="str">
         <f>IF($AB$11="","",IF(AB14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD14" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE14" s="32" t="str">
         <f>IF($AB$11="","",IF(AB14&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF14" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG14" s="75" t="s">
         <v>6</v>
       </c>
       <c r="AH14" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI14" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ14" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK14" s="133"/>
-      <c r="AL14" s="134"/>
+      <c r="AK14" s="131"/>
+      <c r="AL14" s="132"/>
       <c r="AO14" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP14" s="31" t="str">
         <f>IF($AO$11="","",IF(AO14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ14" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR14" s="32" t="str">
         <f>IF($AO$11="","",IF(AO14&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ14&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS14" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT14" s="75" t="s">
         <v>6</v>
       </c>
       <c r="AU14" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV14" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW14" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX14" s="133"/>
-      <c r="AY14" s="134"/>
+      <c r="AX14" s="131"/>
+      <c r="AY14" s="132"/>
     </row>
     <row r="15" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G15&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C15" s="31" t="e">
         <f>IF(#REF!="","",IF(B15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D15" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G15&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E15" s="32" t="e">
         <f>IF(#REF!="","",IF(B15&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F15" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C15=0,E15=0),0,IF(AND(C15=1,E15=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G15" s="75" t="s">
         <v>7</v>
       </c>
       <c r="H15" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K15" s="133"/>
-      <c r="L15" s="134"/>
+      <c r="K15" s="131"/>
+      <c r="L15" s="132"/>
       <c r="O15" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P15" s="31" t="str">
         <f>IF($O$11="","",IF(O15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q15" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R15" s="32" t="str">
         <f>IF($O$11="","",IF(O15&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S15" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T15" s="75" t="s">
         <v>7</v>
       </c>
       <c r="U15" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W15" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X15" s="133"/>
-      <c r="Y15" s="134"/>
+      <c r="X15" s="131"/>
+      <c r="Y15" s="132"/>
       <c r="AB15" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC15" s="31" t="str">
         <f>IF($AB$11="","",IF(AB15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD15" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE15" s="32" t="str">
         <f>IF($AB$11="","",IF(AB15&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF15" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG15" s="75" t="s">
         <v>7</v>
       </c>
       <c r="AH15" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ15" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK15" s="133"/>
-      <c r="AL15" s="134"/>
+      <c r="AK15" s="131"/>
+      <c r="AL15" s="132"/>
       <c r="AO15" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP15" s="31" t="str">
         <f>IF($AO$11="","",IF(AO15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ15" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR15" s="32" t="str">
         <f>IF($AO$11="","",IF(AO15&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ15&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS15" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT15" s="75" t="s">
         <v>7</v>
       </c>
       <c r="AU15" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV15" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW15" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX15" s="133"/>
-      <c r="AY15" s="134"/>
+      <c r="AX15" s="131"/>
+      <c r="AY15" s="132"/>
     </row>
     <row r="16" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G16&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C16" s="31" t="e">
         <f>IF(#REF!="","",IF(B16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D16" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G16&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E16" s="32" t="e">
         <f>IF(#REF!="","",IF(B16&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F16" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C16=0,E16=0),0,IF(AND(C16=1,E16=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G16" s="75" t="s">
         <v>8</v>
       </c>
       <c r="H16" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I16" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J16" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K16" s="133" t="s">
+      <c r="K16" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="L16" s="134" t="s">
+      <c r="L16" s="132" t="s">
         <v>41</v>
       </c>
       <c r="O16" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P16" s="31" t="str">
         <f>IF($O$11="","",IF(O16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q16" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R16" s="32" t="str">
         <f>IF($O$11="","",IF(O16&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S16" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T16" s="75" t="s">
         <v>8</v>
       </c>
       <c r="U16" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V16" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W16" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X16" s="133" t="s">
+      <c r="X16" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="Y16" s="134" t="s">
+      <c r="Y16" s="132" t="s">
         <v>41</v>
       </c>
       <c r="AB16" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC16" s="31" t="str">
         <f>IF($AB$11="","",IF(AB16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD16" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE16" s="32" t="str">
         <f>IF($AB$11="","",IF(AB16&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF16" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG16" s="75" t="s">
         <v>8</v>
       </c>
       <c r="AH16" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI16" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ16" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK16" s="133" t="s">
+      <c r="AK16" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="AL16" s="134" t="s">
+      <c r="AL16" s="132" t="s">
         <v>41</v>
       </c>
       <c r="AO16" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP16" s="31" t="str">
         <f>IF($AO$11="","",IF(AO16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ16" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR16" s="32" t="str">
         <f>IF($AO$11="","",IF(AO16&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ16&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS16" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT16" s="75" t="s">
         <v>8</v>
       </c>
       <c r="AU16" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV16" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW16" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX16" s="133" t="s">
+      <c r="AX16" s="131" t="s">
         <v>25</v>
       </c>
-      <c r="AY16" s="134" t="s">
+      <c r="AY16" s="132" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G17&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C17" s="31" t="e">
         <f>IF(#REF!="","",IF(B17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D17" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G17&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E17" s="32" t="e">
         <f>IF(#REF!="","",IF(B17&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F17" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C17=0,E17=0),0,IF(AND(C17=1,E17=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I17" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J17" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K17" s="133"/>
-      <c r="L17" s="134"/>
+      <c r="K17" s="131"/>
+      <c r="L17" s="132"/>
       <c r="O17" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P17" s="31" t="str">
         <f>IF($O$11="","",IF(O17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q17" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R17" s="32" t="str">
         <f>IF($O$11="","",IF(O17&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S17" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="U17" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V17" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W17" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X17" s="133"/>
-      <c r="Y17" s="134"/>
+      <c r="X17" s="131"/>
+      <c r="Y17" s="132"/>
       <c r="AB17" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC17" s="31" t="str">
         <f>IF($AB$11="","",IF(AB17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD17" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE17" s="32" t="str">
         <f>IF($AB$11="","",IF(AB17&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF17" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="AH17" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI17" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ17" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK17" s="133"/>
-      <c r="AL17" s="134"/>
+      <c r="AK17" s="131"/>
+      <c r="AL17" s="132"/>
       <c r="AO17" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP17" s="31" t="str">
         <f>IF($AO$11="","",IF(AO17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ17" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR17" s="32" t="str">
         <f>IF($AO$11="","",IF(AO17&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ17&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS17" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT17" s="75" t="s">
         <v>9</v>
       </c>
       <c r="AU17" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV17" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW17" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX17" s="133"/>
-      <c r="AY17" s="134"/>
+      <c r="AX17" s="131"/>
+      <c r="AY17" s="132"/>
     </row>
     <row r="18" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G18&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C18" s="31" t="e">
         <f>IF(#REF!="","",IF(B18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D18" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G18&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E18" s="32" t="e">
         <f>IF(#REF!="","",IF(B18&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F18" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C18=0,E18=0),0,IF(AND(C18=1,E18=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G18" s="75" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I18" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J18" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K18" s="133"/>
-      <c r="L18" s="134"/>
+      <c r="K18" s="131"/>
+      <c r="L18" s="132"/>
       <c r="O18" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P18" s="31" t="str">
         <f>IF($O$11="","",IF(O18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q18" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R18" s="32" t="str">
         <f>IF($O$11="","",IF(O18&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S18" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T18" s="75" t="s">
         <v>10</v>
       </c>
       <c r="U18" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V18" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W18" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X18" s="133"/>
-      <c r="Y18" s="134"/>
+      <c r="X18" s="131"/>
+      <c r="Y18" s="132"/>
       <c r="AB18" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC18" s="31" t="str">
         <f>IF($AB$11="","",IF(AB18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD18" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE18" s="32" t="str">
         <f>IF($AB$11="","",IF(AB18&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF18" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG18" s="75" t="s">
         <v>10</v>
       </c>
       <c r="AH18" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI18" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ18" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK18" s="133"/>
-      <c r="AL18" s="134"/>
+      <c r="AK18" s="131"/>
+      <c r="AL18" s="132"/>
       <c r="AO18" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP18" s="31" t="str">
         <f>IF($AO$11="","",IF(AO18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ18" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR18" s="32" t="str">
         <f>IF($AO$11="","",IF(AO18&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ18&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS18" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT18" s="75" t="s">
         <v>10</v>
       </c>
       <c r="AU18" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV18" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW18" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX18" s="133"/>
-      <c r="AY18" s="134"/>
+      <c r="AX18" s="131"/>
+      <c r="AY18" s="132"/>
     </row>
     <row r="19" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G19&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C19" s="31" t="e">
         <f>IF(#REF!="","",IF(B19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D19" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G19&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E19" s="32" t="e">
         <f>IF(#REF!="","",IF(B19&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F19" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C19=0,E19=0),0,IF(AND(C19=1,E19=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G19" s="75" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I19" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J19" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K19" s="133" t="s">
+      <c r="K19" s="131" t="s">
         <v>26</v>
       </c>
-      <c r="L19" s="134" t="s">
+      <c r="L19" s="132" t="s">
         <v>42</v>
       </c>
       <c r="O19" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P19" s="31" t="str">
         <f>IF($O$11="","",IF(O19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q19" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R19" s="32" t="str">
         <f>IF($O$11="","",IF(O19&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S19" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T19" s="75" t="s">
         <v>11</v>
       </c>
       <c r="U19" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V19" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W19" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X19" s="133" t="s">
+      <c r="X19" s="131" t="s">
         <v>26</v>
       </c>
-      <c r="Y19" s="134" t="s">
+      <c r="Y19" s="132" t="s">
         <v>42</v>
       </c>
       <c r="AB19" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC19" s="31" t="str">
         <f>IF($AB$11="","",IF(AB19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD19" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE19" s="32" t="str">
         <f>IF($AB$11="","",IF(AB19&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF19" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG19" s="75" t="s">
         <v>11</v>
       </c>
       <c r="AH19" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI19" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ19" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK19" s="133" t="s">
+      <c r="AK19" s="131" t="s">
         <v>26</v>
       </c>
-      <c r="AL19" s="134" t="s">
+      <c r="AL19" s="132" t="s">
         <v>42</v>
       </c>
       <c r="AO19" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP19" s="31" t="str">
         <f>IF($AO$11="","",IF(AO19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ19" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR19" s="32" t="str">
         <f>IF($AO$11="","",IF(AO19&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ19&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS19" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT19" s="75" t="s">
         <v>11</v>
       </c>
       <c r="AU19" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV19" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW19" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX19" s="133" t="s">
+      <c r="AX19" s="131" t="s">
         <v>26</v>
       </c>
-      <c r="AY19" s="134" t="s">
+      <c r="AY19" s="132" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G20&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C20" s="31" t="e">
         <f>IF(#REF!="","",IF(B20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D20" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G20&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E20" s="32" t="e">
         <f>IF(#REF!="","",IF(B20&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F20" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C20=0,E20=0),0,IF(AND(C20=1,E20=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G20" s="75" t="s">
         <v>12</v>
       </c>
       <c r="H20" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I20" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J20" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K20" s="133"/>
-      <c r="L20" s="134"/>
+      <c r="K20" s="131"/>
+      <c r="L20" s="132"/>
       <c r="O20" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P20" s="31" t="str">
         <f>IF($O$11="","",IF(O20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q20" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R20" s="32" t="str">
         <f>IF($O$11="","",IF(O20&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S20" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T20" s="75" t="s">
         <v>12</v>
       </c>
       <c r="U20" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V20" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W20" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X20" s="133"/>
-      <c r="Y20" s="134"/>
+      <c r="X20" s="131"/>
+      <c r="Y20" s="132"/>
       <c r="AB20" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC20" s="31" t="str">
         <f>IF($AB$11="","",IF(AB20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD20" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE20" s="32" t="str">
         <f>IF($AB$11="","",IF(AB20&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF20" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG20" s="75" t="s">
         <v>12</v>
       </c>
       <c r="AH20" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI20" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ20" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK20" s="133"/>
-      <c r="AL20" s="134"/>
+      <c r="AK20" s="131"/>
+      <c r="AL20" s="132"/>
       <c r="AO20" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP20" s="31" t="str">
         <f>IF($AO$11="","",IF(AO20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ20" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR20" s="32" t="str">
         <f>IF($AO$11="","",IF(AO20&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ20&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS20" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT20" s="75" t="s">
         <v>12</v>
       </c>
       <c r="AU20" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV20" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW20" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX20" s="133"/>
-      <c r="AY20" s="134"/>
+      <c r="AX20" s="131"/>
+      <c r="AY20" s="132"/>
     </row>
     <row r="21" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B21" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G21&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C21" s="31" t="e">
         <f>IF(#REF!="","",IF(B21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D21" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G21&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E21" s="32" t="e">
         <f>IF(#REF!="","",IF(B21&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F21" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C21=0,E21=0),0,IF(AND(C21=1,E21=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G21" s="75" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I21" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J21" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K21" s="133"/>
-      <c r="L21" s="134"/>
+      <c r="K21" s="131"/>
+      <c r="L21" s="132"/>
       <c r="O21" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P21" s="31" t="str">
         <f>IF($O$11="","",IF(O21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q21" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R21" s="32" t="str">
         <f>IF($O$11="","",IF(O21&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S21" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T21" s="75" t="s">
         <v>13</v>
       </c>
       <c r="U21" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V21" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W21" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X21" s="133"/>
-      <c r="Y21" s="134"/>
+      <c r="X21" s="131"/>
+      <c r="Y21" s="132"/>
       <c r="AB21" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC21" s="31" t="str">
         <f>IF($AB$11="","",IF(AB21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD21" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE21" s="32" t="str">
         <f>IF($AB$11="","",IF(AB21&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF21" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG21" s="75" t="s">
         <v>13</v>
       </c>
       <c r="AH21" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI21" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ21" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK21" s="133"/>
-      <c r="AL21" s="134"/>
+      <c r="AK21" s="131"/>
+      <c r="AL21" s="132"/>
       <c r="AO21" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP21" s="31" t="str">
         <f>IF($AO$11="","",IF(AO21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ21" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR21" s="32" t="str">
         <f>IF($AO$11="","",IF(AO21&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ21&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS21" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT21" s="75" t="s">
         <v>13</v>
       </c>
       <c r="AU21" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV21" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW21" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX21" s="133"/>
-      <c r="AY21" s="134"/>
+      <c r="AX21" s="131"/>
+      <c r="AY21" s="132"/>
     </row>
     <row r="22" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G22&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C22" s="31" t="e">
         <f>IF(#REF!="","",IF(B22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D22" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G22&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E22" s="32" t="e">
         <f>IF(#REF!="","",IF(B22&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F22" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C22=0,E22=0),0,IF(AND(C22=1,E22=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G22" s="75" t="s">
         <v>14</v>
       </c>
       <c r="H22" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J22" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K22" s="133" t="s">
+      <c r="K22" s="131" t="s">
         <v>27</v>
       </c>
-      <c r="L22" s="134" t="s">
+      <c r="L22" s="132" t="s">
         <v>43</v>
       </c>
       <c r="O22" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P22" s="31" t="str">
         <f>IF($O$11="","",IF(O22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q22" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R22" s="32" t="str">
         <f>IF($O$11="","",IF(O22&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S22" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T22" s="75" t="s">
         <v>14</v>
       </c>
       <c r="U22" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W22" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X22" s="133" t="s">
+      <c r="X22" s="131" t="s">
         <v>27</v>
       </c>
-      <c r="Y22" s="134" t="s">
+      <c r="Y22" s="132" t="s">
         <v>43</v>
       </c>
       <c r="AB22" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC22" s="31" t="str">
         <f>IF($AB$11="","",IF(AB22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD22" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE22" s="32" t="str">
         <f>IF($AB$11="","",IF(AB22&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF22" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG22" s="75" t="s">
         <v>14</v>
       </c>
       <c r="AH22" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ22" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK22" s="133" t="s">
+      <c r="AK22" s="131" t="s">
         <v>27</v>
       </c>
-      <c r="AL22" s="134" t="s">
+      <c r="AL22" s="132" t="s">
         <v>43</v>
       </c>
       <c r="AO22" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP22" s="31" t="str">
         <f>IF($AO$11="","",IF(AO22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ22" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR22" s="32" t="str">
         <f>IF($AO$11="","",IF(AO22&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ22&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS22" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT22" s="75" t="s">
         <v>14</v>
       </c>
       <c r="AU22" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV22" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW22" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX22" s="133" t="s">
+      <c r="AX22" s="131" t="s">
         <v>27</v>
       </c>
-      <c r="AY22" s="134" t="s">
+      <c r="AY22" s="132" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="23" spans="2:51" ht="60" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B23" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G23&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C23" s="31" t="e">
         <f>IF(#REF!="","",IF(B23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D23" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G23&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E23" s="32" t="e">
         <f>IF(#REF!="","",IF(B23&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F23" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C23=0,E23=0),0,IF(AND(C23=1,E23=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G23" s="75" t="s">
         <v>15</v>
       </c>
       <c r="H23" s="65" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="66" t="s">
         <v>23</v>
       </c>
       <c r="J23" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="K23" s="133"/>
-      <c r="L23" s="134"/>
+      <c r="K23" s="131"/>
+      <c r="L23" s="132"/>
       <c r="O23" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P23" s="31" t="str">
         <f>IF($O$11="","",IF(O23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q23" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R23" s="32" t="str">
         <f>IF($O$11="","",IF(O23&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S23" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T23" s="75" t="s">
         <v>15</v>
       </c>
       <c r="U23" s="65" t="s">
         <v>22</v>
       </c>
       <c r="V23" s="66" t="s">
         <v>23</v>
       </c>
       <c r="W23" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="X23" s="133"/>
-      <c r="Y23" s="134"/>
+      <c r="X23" s="131"/>
+      <c r="Y23" s="132"/>
       <c r="AB23" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC23" s="31" t="str">
         <f>IF($AB$11="","",IF(AB23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD23" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE23" s="32" t="str">
         <f>IF($AB$11="","",IF(AB23&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF23" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG23" s="75" t="s">
         <v>15</v>
       </c>
       <c r="AH23" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AI23" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AJ23" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AK23" s="133"/>
-      <c r="AL23" s="134"/>
+      <c r="AK23" s="131"/>
+      <c r="AL23" s="132"/>
       <c r="AO23" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP23" s="31" t="str">
         <f>IF($AO$11="","",IF(AO23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ23" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR23" s="32" t="str">
         <f>IF($AO$11="","",IF(AO23&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ23&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS23" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT23" s="75" t="s">
         <v>15</v>
       </c>
       <c r="AU23" s="65" t="s">
         <v>22</v>
       </c>
       <c r="AV23" s="66" t="s">
         <v>23</v>
       </c>
       <c r="AW23" s="67" t="s">
         <v>39</v>
       </c>
-      <c r="AX23" s="133"/>
-      <c r="AY23" s="134"/>
+      <c r="AX23" s="131"/>
+      <c r="AY23" s="132"/>
     </row>
     <row r="24" spans="2:51" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B24" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G24&amp;1),1))</f>
         <v>#REF!</v>
       </c>
       <c r="C24" s="31" t="e">
         <f>IF(#REF!="","",IF(B24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v>#REF!</v>
       </c>
       <c r="D24" s="30" t="e">
         <f>IF(#REF!="","",DATE(#REF!,MONTH(G24&amp;1)+1,1)-1)</f>
         <v>#REF!</v>
       </c>
       <c r="E24" s="32" t="e">
         <f>IF(#REF!="","",IF(B24&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(D24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v>#REF!</v>
       </c>
       <c r="F24" s="32" t="e">
         <f>IF(#REF!="","",IF(AND(C24=0,E24=0),0,IF(AND(C24=1,E24=0),0,1)))</f>
         <v>#REF!</v>
       </c>
       <c r="G24" s="76" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="68" t="s">
         <v>22</v>
       </c>
       <c r="I24" s="69" t="s">
         <v>23</v>
       </c>
       <c r="J24" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="K24" s="135"/>
-      <c r="L24" s="136"/>
+      <c r="K24" s="133"/>
+      <c r="L24" s="134"/>
       <c r="O24" s="30" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="P24" s="31" t="str">
         <f>IF($O$11="","",IF(O24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="Q24" s="30" t="str">
         <f t="shared" si="1"/>
         <v/>
       </c>
       <c r="R24" s="32" t="str">
         <f>IF($O$11="","",IF(O24&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(Q24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="S24" s="32" t="str">
         <f t="shared" si="2"/>
         <v/>
       </c>
       <c r="T24" s="76" t="s">
         <v>16</v>
       </c>
       <c r="U24" s="68" t="s">
         <v>22</v>
       </c>
       <c r="V24" s="69" t="s">
         <v>23</v>
       </c>
       <c r="W24" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="X24" s="135"/>
-      <c r="Y24" s="136"/>
+      <c r="X24" s="133"/>
+      <c r="Y24" s="134"/>
       <c r="AB24" s="30" t="str">
         <f t="shared" si="3"/>
         <v/>
       </c>
       <c r="AC24" s="31" t="str">
         <f>IF($AB$11="","",IF(AB24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AD24" s="30" t="str">
         <f t="shared" si="4"/>
         <v/>
       </c>
       <c r="AE24" s="32" t="str">
         <f>IF($AB$11="","",IF(AB24&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AD24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AF24" s="32" t="str">
         <f t="shared" si="5"/>
         <v/>
       </c>
       <c r="AG24" s="76" t="s">
         <v>16</v>
       </c>
       <c r="AH24" s="68" t="s">
         <v>22</v>
       </c>
       <c r="AI24" s="69" t="s">
         <v>23</v>
       </c>
       <c r="AJ24" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="AK24" s="135"/>
-      <c r="AL24" s="136"/>
+      <c r="AK24" s="133"/>
+      <c r="AL24" s="134"/>
       <c r="AO24" s="30" t="str">
         <f t="shared" si="6"/>
         <v/>
       </c>
       <c r="AP24" s="31" t="str">
         <f>IF($AO$11="","",IF(AO24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0))</f>
         <v/>
       </c>
       <c r="AQ24" s="30" t="str">
         <f t="shared" si="7"/>
         <v/>
       </c>
       <c r="AR24" s="32" t="str">
         <f>IF($AO$11="","",IF(AO24&gt;'EXPEDIENTE Y CONVENIO'!$F$29,1,IF(AQ24&lt;'EXPEDIENTE Y CONVENIO'!$F$25,1,0)))</f>
         <v/>
       </c>
       <c r="AS24" s="32" t="str">
         <f t="shared" si="8"/>
         <v/>
       </c>
       <c r="AT24" s="76" t="s">
         <v>16</v>
       </c>
       <c r="AU24" s="68" t="s">
         <v>22</v>
       </c>
       <c r="AV24" s="69" t="s">
         <v>23</v>
       </c>
       <c r="AW24" s="70" t="s">
         <v>39</v>
       </c>
-      <c r="AX24" s="135"/>
-      <c r="AY24" s="136"/>
+      <c r="AX24" s="133"/>
+      <c r="AY24" s="134"/>
     </row>
     <row r="25" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="27" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="29" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="30" spans="2:51" ht="13.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="bK26XDdsXlcTIUW7J5qwzfShiZ/iDfBuByDIxbvGhZeqfjZ24wy1Tc4ZgHL8govkQJD3VN3oEh0NuBp4+Qe4WQ==" saltValue="94tcBM3B8kA+G3TAOwAwHw==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="40">
-    <mergeCell ref="AK19:AK21"/>
-[...4 lines deleted...]
-    <mergeCell ref="AL13:AL15"/>
+    <mergeCell ref="AV9:AW9"/>
+    <mergeCell ref="AX19:AX21"/>
+    <mergeCell ref="AY19:AY21"/>
+    <mergeCell ref="AX22:AX24"/>
+    <mergeCell ref="AY22:AY24"/>
+    <mergeCell ref="AX13:AX15"/>
+    <mergeCell ref="AY13:AY15"/>
+    <mergeCell ref="AX16:AX18"/>
+    <mergeCell ref="AY16:AY18"/>
+    <mergeCell ref="AX9:AY9"/>
+    <mergeCell ref="I9:J9"/>
+    <mergeCell ref="K9:L9"/>
+    <mergeCell ref="V9:W9"/>
+    <mergeCell ref="X9:Y9"/>
+    <mergeCell ref="AK9:AL9"/>
+    <mergeCell ref="AI9:AJ9"/>
+    <mergeCell ref="X22:X24"/>
+    <mergeCell ref="Y22:Y24"/>
+    <mergeCell ref="X19:X21"/>
+    <mergeCell ref="Y19:Y21"/>
+    <mergeCell ref="K19:K21"/>
+    <mergeCell ref="L19:L21"/>
+    <mergeCell ref="K22:K24"/>
+    <mergeCell ref="L22:L24"/>
     <mergeCell ref="K13:K15"/>
     <mergeCell ref="L13:L15"/>
     <mergeCell ref="AK16:AK18"/>
     <mergeCell ref="AL16:AL18"/>
     <mergeCell ref="X13:X15"/>
     <mergeCell ref="Y13:Y15"/>
     <mergeCell ref="X16:X18"/>
     <mergeCell ref="Y16:Y18"/>
     <mergeCell ref="K16:K18"/>
     <mergeCell ref="L16:L18"/>
-    <mergeCell ref="X22:X24"/>
-[...22 lines deleted...]
-    <mergeCell ref="AX9:AY9"/>
+    <mergeCell ref="AK19:AK21"/>
+    <mergeCell ref="AL19:AL21"/>
+    <mergeCell ref="AK22:AK24"/>
+    <mergeCell ref="AL22:AL24"/>
+    <mergeCell ref="AK13:AK15"/>
+    <mergeCell ref="AL13:AL15"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <conditionalFormatting sqref="H13:J24">
     <cfRule type="expression" dxfId="11" priority="5">
       <formula>$F13=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K13:L24">
     <cfRule type="expression" dxfId="10" priority="1">
       <formula>SUM($F13:$F15)=3</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="N1:AZ1048576">
     <cfRule type="expression" dxfId="9" priority="18" stopIfTrue="1">
       <formula>$O$11=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="U13:W24">
     <cfRule type="expression" dxfId="8" priority="6">
       <formula>$S13=1</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="X13:Y24">
     <cfRule type="expression" dxfId="7" priority="2">
       <formula>SUM($S13:$S15)=3</formula>
@@ -6562,51 +6560,51 @@
         <v>44</v>
       </c>
       <c r="H7" s="9"/>
       <c r="I7" s="9"/>
       <c r="J7" s="6" t="s">
         <v>64</v>
       </c>
       <c r="K7" s="5">
         <f>IF(J7="",76,C7)</f>
         <v>1</v>
       </c>
       <c r="L7" s="5">
         <f>IF(K7&lt;&gt;76,C7,76)</f>
         <v>1</v>
       </c>
       <c r="M7" s="5" t="str">
         <f>IFERROR(VLOOKUP(SMALL($L$7:$L$81,C7),$C$7:$D$81,2,FALSE),"X")</f>
         <v>CT01</v>
       </c>
       <c r="O7" s="150"/>
       <c r="P7" s="10">
         <f>VLOOKUP(AUXILIAR!$B$7,AUXILIAR!$D$7:$I$81,6,FALSE)</f>
         <v>0</v>
       </c>
       <c r="R7" s="152" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
       <c r="S7" s="152"/>
       <c r="U7" s="98" t="s">
         <v>94</v>
       </c>
       <c r="V7" s="19">
         <v>2130</v>
       </c>
     </row>
     <row r="8" spans="1:22" x14ac:dyDescent="0.25">
       <c r="C8" s="3">
         <v>2</v>
       </c>
       <c r="D8" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E8" s="7">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>63</v>
       </c>
       <c r="G8" s="9" t="s">
         <v>44</v>
       </c>
@@ -6716,84 +6714,84 @@
         <v>5</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="7"/>
       <c r="F11" s="8"/>
       <c r="G11" s="9"/>
       <c r="H11" s="9"/>
       <c r="I11" s="9"/>
       <c r="J11" s="6"/>
       <c r="K11" s="5">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="L11" s="5">
         <f t="shared" si="1"/>
         <v>76</v>
       </c>
       <c r="M11" s="5" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="O11" s="149" t="s">
         <v>72</v>
       </c>
       <c r="P11" s="9" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="R11" s="3"/>
       <c r="U11" s="142"/>
       <c r="V11" s="21" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="12" spans="1:22" x14ac:dyDescent="0.25">
       <c r="C12" s="3">
         <v>6</v>
       </c>
       <c r="D12" s="6"/>
       <c r="E12" s="7"/>
       <c r="F12" s="8"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="6"/>
       <c r="K12" s="5">
         <f t="shared" si="0"/>
         <v>76</v>
       </c>
       <c r="L12" s="5">
         <f t="shared" si="1"/>
         <v>76</v>
       </c>
       <c r="M12" s="5" t="str">
         <f t="shared" si="2"/>
         <v>X</v>
       </c>
       <c r="O12" s="150"/>
       <c r="P12" s="9" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="R12" s="15" t="s">
         <v>45</v>
       </c>
       <c r="S12" s="16">
         <f>'EXPEDIENTE Y CONVENIO'!F27</f>
         <v>0</v>
       </c>
       <c r="U12" s="142"/>
       <c r="V12" s="21" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:22" x14ac:dyDescent="0.25">
       <c r="A13" s="2"/>
       <c r="C13" s="3">
         <v>7</v>
       </c>
       <c r="D13" s="6"/>
       <c r="E13" s="7"/>
       <c r="F13" s="8"/>
       <c r="G13" s="9"/>
       <c r="H13" s="9"/>
       <c r="I13" s="9"/>
       <c r="J13" s="6"/>
@@ -8784,220 +8782,214 @@
       <c r="B2" s="24" t="s">
         <v>91</v>
       </c>
       <c r="C2" s="49"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="lwmEyIzUD2tt98d59VPvI42EoMR3fLzgwHSWt0Y/xA24K6x+9S9LDIddG/ECxezQ+I/7lI9LY4mQaJl0C3x5zA==" saltValue="vd+4lWyBIaCUo4OWOKCEjQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100A0318DC7C631D14DA8A9E220C61C5A1F" ma:contentTypeVersion="19" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="3befa00cb2c6c37c78ae9e0ac61e78ce">
-[...1 lines deleted...]
-    <xsd:import namespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B5D8345CE9BD914C9D01226D63129445" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a66f483d4445229e0f2f510b78dcb5fb">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb5cde6b264d14f1210b1ea01b31d80b" ns2:_="" ns3:_="">
+    <xsd:import namespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515"/>
     <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="bc934ed1-fc6e-40dc-8eb3-366867545b6c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="10" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
-[...9 lines deleted...]
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="19" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="20" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
-      </xsd:simpleType>
-[...8 lines deleted...]
-        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Etiquetas de imagen" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d70018be-83ce-44c2-8ea0-5e7e15d4a262" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
-[...3 lines deleted...]
-    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ba600c26-20e0-433c-877d-adf8e183668e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Compartido con" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Detalles de uso compartido" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{f85c0d6e-0e97-440c-ab15-3c72d7d9dc7a}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{d32b242c-327b-4e81-becf-ce075266ee89}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="ba600c26-20e0-433c-877d-adf8e183668e">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo de contenido"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Título"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -9065,91 +9057,76 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{617B6691-3426-45CF-BB70-CF6DE5D4D6E8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D009C14-9BA1-46EF-9393-A1732A096B2F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FC362CB-3E23-45C7-A611-BA366F05D6BE}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45353599-AAE3-450A-9A1A-635F1C42C48C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -9191,32 +9168,32 @@
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="AppVersion">
     <vt:lpwstr>16.0300</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Company">
     <vt:lpwstr>Hewlett-Packard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="DocSecurity">
     <vt:i4>0</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="HyperlinksChanged">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="LinksUpToDate">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScaleCrop">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ShareDoc">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="ContentTypeId">
-    <vt:lpwstr>0x010100A0318DC7C631D14DA8A9E220C61C5A1F</vt:lpwstr>
+    <vt:lpwstr>0x010100B5D8345CE9BD914C9D01226D63129445</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>