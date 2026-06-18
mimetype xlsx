--- v0 (2026-05-04)
+++ v1 (2026-06-18)
@@ -6,110 +6,109 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://institutofomentomurcia.sharepoint.com/sites/inter/Promocin/AYUDAS/B.INTERNACIONALIZACIÓN (MAKE)/4.MODELOS/2026/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="43" documentId="8_{7367E53C-480B-40EF-A2B1-CEA0B3947592}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{6CBD4B75-FB0A-4340-97CE-C97EEFDEC7CC}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{B6A55920-1F9D-4F8D-BC50-FA2946E4002A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BC8A7224-800D-4E7D-8DB0-3D467C8C5E9A}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="PRESUPUESTO" sheetId="23" r:id="rId1"/>
     <sheet name="PROVEEDORES +15.000 EUROS" sheetId="25" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F32" i="23" l="1"/>
   <c r="F69" i="23" l="1"/>
   <c r="F68" i="23" s="1"/>
   <c r="E69" i="23"/>
   <c r="E68" i="23" s="1"/>
   <c r="F56" i="23" l="1"/>
   <c r="F50" i="23"/>
   <c r="F44" i="23"/>
   <c r="F38" i="23"/>
   <c r="F10" i="23"/>
   <c r="C41" i="25"/>
   <c r="C33" i="25"/>
   <c r="C25" i="25"/>
   <c r="C17" i="25"/>
   <c r="C9" i="25"/>
   <c r="E10" i="23"/>
   <c r="E56" i="23"/>
   <c r="E50" i="23"/>
   <c r="E44" i="23"/>
   <c r="E38" i="23"/>
-  <c r="F31" i="23" l="1"/>
+  <c r="E74" i="23" l="1"/>
+  <c r="E76" i="23" s="1"/>
+  <c r="F31" i="23"/>
   <c r="F76" i="23" s="1"/>
   <c r="E32" i="23"/>
   <c r="E31" i="23" s="1"/>
-  <c r="E76" i="23" s="1"/>
-[...2 lines deleted...]
-  <c r="F78" i="23"/>
+  <c r="F78" i="23" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="64">
   <si>
     <t>(Nota. Rellenar celdas en blanco)</t>
   </si>
   <si>
     <t>Alquiler de espacio</t>
   </si>
   <si>
     <t>Gastos de publicidad en medios extranjeros</t>
   </si>
   <si>
     <t>Creación de páginas web dirigidas al entorno internacional, o adaptación y traducción de la existente</t>
   </si>
   <si>
     <t>País 2:</t>
   </si>
   <si>
     <t xml:space="preserve">PLAN DE INTERNACIONALIZACIÓN. PRESUPUESTO DESGLOSADO </t>
   </si>
   <si>
     <t>a)</t>
@@ -257,81 +256,81 @@
   <si>
     <t>GASTOS SUBVENCIONABLES</t>
   </si>
   <si>
     <t>Indique los proveedores que facturarán un importe superior a 15.000 euros y los conceptos de gasto, de acuerdo con el presupuesto del proyecto de internacionalización. Indique también los datos de los proveedores a los que se les ha solicitado presupuesto para estos mismos conceptos pero no han sido seleccionados. Deberá aportar estos presupuestos con el formulario de solicitud de ayuda.</t>
   </si>
   <si>
     <t>SOLICITADO</t>
   </si>
   <si>
     <t>EJECUTADO
 Y PAGADO
 A FECHA DE
 SOLICITUD</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t xml:space="preserve">EMPRESA: </t>
   </si>
   <si>
     <t>País 1:</t>
   </si>
   <si>
+    <t>CATEGORIA (a,b,c)</t>
+  </si>
+  <si>
     <t>f)</t>
   </si>
   <si>
     <t>Costes derivados de la puesta en marcha de una oficina de representación en el exterior</t>
   </si>
   <si>
     <t>Asesoramiento jurídico y fiscal para la implantación</t>
   </si>
   <si>
     <t>Alquiler oficina temporal en centro de negocios o similar. Máx. 1 año</t>
   </si>
   <si>
     <t>Estudios de viabilidad de implantación por consultores externos</t>
   </si>
   <si>
     <t xml:space="preserve">País de implantación de la oficina: </t>
   </si>
   <si>
     <t>Contratación servicios selección RRHH</t>
   </si>
   <si>
     <t>MOD-P-MAKE26</t>
   </si>
   <si>
     <t>g)</t>
   </si>
   <si>
-    <t>CATEGORIA (a,b,c,f)</t>
-[...2 lines deleted...]
-    <t>Costes indirectos calculados como el 5% de la suma de los costes</t>
+    <t>Costes indirectos calculados como el 5% de la suma de los costes aprobados y comprobados</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
   </numFmts>
   <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri,Bold"/>
     </font>
     <font>
       <b/>
@@ -771,51 +770,51 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="8" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="96">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="13" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="24" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="6" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1028,54 +1027,51 @@
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="4" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="0" xfId="2" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
@@ -1547,81 +1543,81 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A5:O78"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="E72" sqref="E72"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A52" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="E76" sqref="E76"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="11.5703125" style="27" customWidth="1"/>
     <col min="2" max="2" width="11.85546875" style="27" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="11.42578125" style="27"/>
     <col min="4" max="4" width="41.5703125" style="27" customWidth="1"/>
     <col min="5" max="6" width="12.7109375" style="27" customWidth="1"/>
     <col min="7" max="7" width="22.85546875" style="27" customWidth="1"/>
     <col min="8" max="8" width="18" style="27" customWidth="1"/>
     <col min="9" max="9" width="21.42578125" style="27" customWidth="1"/>
     <col min="10" max="10" width="18.85546875" style="27" customWidth="1"/>
     <col min="11" max="11" width="20.5703125" style="27" customWidth="1"/>
     <col min="12" max="12" width="18.85546875" style="27" customWidth="1"/>
     <col min="13" max="13" width="22" style="27" customWidth="1"/>
     <col min="14" max="14" width="18.7109375" style="27" customWidth="1"/>
     <col min="15" max="15" width="13.28515625" style="27" bestFit="1" customWidth="1"/>
     <col min="16" max="16384" width="11.42578125" style="27"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:15" ht="15.75" thickBot="1">
       <c r="D5" s="27" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:15" s="31" customFormat="1" ht="30.75" thickBot="1">
       <c r="A6" s="28" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B6" s="29" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="30"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
     </row>
     <row r="7" spans="1:15" ht="15.75" thickBot="1">
       <c r="A7" s="32"/>
       <c r="B7" s="33" t="s">
         <v>51</v>
       </c>
       <c r="C7" s="32"/>
       <c r="D7" s="32"/>
       <c r="E7" s="32"/>
       <c r="F7" s="32"/>
       <c r="G7" s="34"/>
       <c r="H7" s="34"/>
       <c r="I7" s="34"/>
       <c r="J7" s="34"/>
       <c r="K7" s="34"/>
       <c r="L7" s="34"/>
       <c r="M7" s="34"/>
@@ -1638,55 +1634,55 @@
       <c r="C8" s="37"/>
       <c r="D8" s="38"/>
       <c r="E8" s="39" t="s">
         <v>48</v>
       </c>
       <c r="F8" s="40" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:15" s="34" customFormat="1" ht="15.75" thickBot="1">
       <c r="A9" s="42"/>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
     </row>
     <row r="10" spans="1:15" ht="15.75" thickBot="1">
       <c r="A10" s="44" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="45" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="46"/>
       <c r="D10" s="47"/>
-      <c r="E10" s="92">
+      <c r="E10" s="91">
         <f>SUM(E11:E30)</f>
         <v>0</v>
       </c>
-      <c r="F10" s="92">
+      <c r="F10" s="91">
         <f>SUM(F11:F30)</f>
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="48"/>
       <c r="B11" s="49" t="s">
         <v>52</v>
       </c>
       <c r="C11" s="50"/>
       <c r="D11" s="50"/>
       <c r="E11" s="51" t="s">
         <v>50</v>
       </c>
       <c r="F11" s="51"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="48"/>
       <c r="B12" s="52" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="52"/>
       <c r="D12" s="52"/>
       <c r="E12" s="53"/>
       <c r="F12" s="53"/>
@@ -1868,71 +1864,71 @@
       <c r="D29" s="52"/>
       <c r="E29" s="51"/>
       <c r="F29" s="51"/>
       <c r="G29" s="54"/>
     </row>
     <row r="30" spans="1:7" ht="15.75" thickBot="1">
       <c r="A30" s="48"/>
       <c r="B30" s="52" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="52"/>
       <c r="D30" s="52"/>
       <c r="E30" s="51"/>
       <c r="F30" s="51"/>
       <c r="G30" s="54"/>
     </row>
     <row r="31" spans="1:7" ht="27.75" customHeight="1" thickBot="1">
       <c r="A31" s="44" t="s">
         <v>10</v>
       </c>
       <c r="B31" s="58" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="59"/>
       <c r="D31" s="60"/>
-      <c r="E31" s="93">
+      <c r="E31" s="92">
         <f>E32+E38+E44+E50</f>
         <v>0</v>
       </c>
-      <c r="F31" s="93">
+      <c r="F31" s="92">
         <f>F32+F38+F44+F50</f>
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" s="61"/>
       <c r="B32" s="49" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="49"/>
       <c r="D32" s="49"/>
-      <c r="E32" s="94">
+      <c r="E32" s="93">
         <f>SUM(E33:E37)</f>
         <v>0</v>
       </c>
-      <c r="F32" s="94">
+      <c r="F32" s="93">
         <f>SUM(F33:F37)</f>
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" s="48"/>
       <c r="B33" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C33" s="52"/>
       <c r="D33" s="52"/>
       <c r="E33" s="53"/>
       <c r="F33" s="53"/>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" s="48"/>
       <c r="B34" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="52"/>
       <c r="D34" s="52"/>
       <c r="E34" s="51"/>
       <c r="F34" s="51"/>
       <c r="G34" s="54"/>
     </row>
@@ -1952,55 +1948,55 @@
       <c r="B36" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="52"/>
       <c r="D36" s="52"/>
       <c r="E36" s="51"/>
       <c r="F36" s="51"/>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" s="48"/>
       <c r="B37" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="52"/>
       <c r="D37" s="52"/>
       <c r="E37" s="51"/>
       <c r="F37" s="51"/>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" s="61"/>
       <c r="B38" s="49" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="49"/>
       <c r="D38" s="49"/>
-      <c r="E38" s="94">
+      <c r="E38" s="93">
         <f>SUM(E39:E43)</f>
         <v>0</v>
       </c>
-      <c r="F38" s="94">
+      <c r="F38" s="93">
         <f>SUM(F39:F43)</f>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" s="48"/>
       <c r="B39" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C39" s="52"/>
       <c r="D39" s="52"/>
       <c r="E39" s="53"/>
       <c r="F39" s="53"/>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" s="48"/>
       <c r="B40" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C40" s="52"/>
       <c r="D40" s="52"/>
       <c r="E40" s="51"/>
       <c r="F40" s="51"/>
       <c r="G40" s="54"/>
     </row>
@@ -2020,55 +2016,55 @@
       <c r="B42" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C42" s="52"/>
       <c r="D42" s="52"/>
       <c r="E42" s="51"/>
       <c r="F42" s="51"/>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" s="48"/>
       <c r="B43" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C43" s="52"/>
       <c r="D43" s="52"/>
       <c r="E43" s="51"/>
       <c r="F43" s="51"/>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" s="61"/>
       <c r="B44" s="49" t="s">
         <v>19</v>
       </c>
       <c r="C44" s="49"/>
       <c r="D44" s="49"/>
-      <c r="E44" s="94">
+      <c r="E44" s="93">
         <f>SUM(E45:E49)</f>
         <v>0</v>
       </c>
-      <c r="F44" s="94">
+      <c r="F44" s="93">
         <f>SUM(F45:F49)</f>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" s="48"/>
       <c r="B45" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C45" s="52"/>
       <c r="D45" s="52"/>
       <c r="E45" s="53"/>
       <c r="F45" s="53"/>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" s="48"/>
       <c r="B46" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="52"/>
       <c r="D46" s="52"/>
       <c r="E46" s="51"/>
       <c r="F46" s="51"/>
       <c r="G46" s="54"/>
     </row>
@@ -2088,55 +2084,55 @@
       <c r="B48" s="52" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="52"/>
       <c r="D48" s="52"/>
       <c r="E48" s="51"/>
       <c r="F48" s="51"/>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" s="48"/>
       <c r="B49" s="52" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="52"/>
       <c r="D49" s="52"/>
       <c r="E49" s="51"/>
       <c r="F49" s="51"/>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" s="61"/>
       <c r="B50" s="49" t="s">
         <v>20</v>
       </c>
       <c r="C50" s="49"/>
       <c r="D50" s="49"/>
-      <c r="E50" s="94">
+      <c r="E50" s="93">
         <f>SUM(E51:E55)</f>
         <v>0</v>
       </c>
-      <c r="F50" s="94">
+      <c r="F50" s="93">
         <f>SUM(F51:F55)</f>
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" s="48"/>
       <c r="B51" s="52" t="s">
         <v>1</v>
       </c>
       <c r="C51" s="52"/>
       <c r="D51" s="52"/>
       <c r="E51" s="53"/>
       <c r="F51" s="53"/>
     </row>
     <row r="52" spans="1:7">
       <c r="A52" s="48"/>
       <c r="B52" s="52" t="s">
         <v>14</v>
       </c>
       <c r="C52" s="52"/>
       <c r="D52" s="52"/>
       <c r="E52" s="51"/>
       <c r="F52" s="51"/>
       <c r="G52" s="54"/>
     </row>
@@ -2158,55 +2154,55 @@
       </c>
       <c r="C54" s="52"/>
       <c r="D54" s="52"/>
       <c r="E54" s="51"/>
       <c r="F54" s="51"/>
     </row>
     <row r="55" spans="1:7" ht="15.75" thickBot="1">
       <c r="A55" s="48"/>
       <c r="B55" s="62" t="s">
         <v>17</v>
       </c>
       <c r="C55" s="62"/>
       <c r="D55" s="62"/>
       <c r="E55" s="51"/>
       <c r="F55" s="51"/>
     </row>
     <row r="56" spans="1:7" ht="15.75" thickBot="1">
       <c r="A56" s="44" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="63" t="s">
         <v>27</v>
       </c>
       <c r="C56" s="64"/>
       <c r="D56" s="65"/>
-      <c r="E56" s="92">
+      <c r="E56" s="91">
         <f>SUM(E57:E67)</f>
         <v>0</v>
       </c>
-      <c r="F56" s="92">
+      <c r="F56" s="91">
         <f>SUM(F57:F67)</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="48"/>
       <c r="B57" s="66" t="s">
         <v>21</v>
       </c>
       <c r="C57" s="66"/>
       <c r="D57" s="66"/>
       <c r="E57" s="67"/>
       <c r="F57" s="67"/>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="48"/>
       <c r="B58" s="68"/>
       <c r="C58" s="68"/>
       <c r="D58" s="68"/>
       <c r="E58" s="69"/>
       <c r="F58" s="69"/>
     </row>
     <row r="59" spans="1:7" ht="61.5" customHeight="1">
       <c r="A59" s="48"/>
       <c r="B59" s="68"/>
@@ -2273,257 +2269,252 @@
       <c r="C65" s="68"/>
       <c r="D65" s="68"/>
       <c r="E65" s="75"/>
       <c r="F65" s="75"/>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" s="71"/>
       <c r="B66" s="68"/>
       <c r="C66" s="68"/>
       <c r="D66" s="68"/>
       <c r="E66" s="69"/>
       <c r="F66" s="69"/>
     </row>
     <row r="67" spans="1:6" ht="30" customHeight="1" thickBot="1">
       <c r="A67" s="71"/>
       <c r="B67" s="76" t="s">
         <v>26</v>
       </c>
       <c r="C67" s="76"/>
       <c r="D67" s="76"/>
       <c r="E67" s="57"/>
       <c r="F67" s="57"/>
     </row>
     <row r="68" spans="1:6" ht="30" customHeight="1" thickBot="1">
       <c r="A68" s="44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B68" s="77" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C68" s="78"/>
       <c r="D68" s="79"/>
-      <c r="E68" s="93">
+      <c r="E68" s="92">
         <f>E69</f>
         <v>0</v>
       </c>
-      <c r="F68" s="93">
+      <c r="F68" s="92">
         <f>F69</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" s="61"/>
       <c r="B69" s="49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C69" s="49"/>
       <c r="D69" s="80"/>
-      <c r="E69" s="94">
+      <c r="E69" s="93">
         <f>SUM(E70:E73)</f>
         <v>0</v>
       </c>
-      <c r="F69" s="94">
+      <c r="F69" s="93">
         <f>SUM(F70:F73)</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" s="61"/>
       <c r="B70" s="52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C70" s="52"/>
       <c r="D70" s="52"/>
       <c r="E70" s="51"/>
       <c r="F70" s="51"/>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" s="61"/>
       <c r="B71" s="52" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C71" s="52"/>
       <c r="D71" s="52"/>
       <c r="E71" s="51"/>
       <c r="F71" s="51"/>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" s="61"/>
       <c r="B72" s="81" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C72" s="81"/>
       <c r="D72" s="81"/>
       <c r="E72" s="51"/>
       <c r="F72" s="51"/>
     </row>
     <row r="73" spans="1:6" ht="15.75" thickBot="1">
       <c r="A73" s="61"/>
       <c r="B73" s="82" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C73" s="83"/>
       <c r="D73" s="83"/>
       <c r="E73" s="51"/>
       <c r="F73" s="51"/>
     </row>
     <row r="74" spans="1:6" ht="30" customHeight="1" thickBot="1">
       <c r="A74" s="44" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B74" s="77" t="s">
         <v>63</v>
       </c>
       <c r="C74" s="78"/>
       <c r="D74" s="79"/>
-      <c r="E74" s="93">
+      <c r="E74" s="92">
         <f>(E10+E31+E56+E68)*0.05</f>
         <v>0</v>
       </c>
-      <c r="F74" s="93">
-[...2 lines deleted...]
-      </c>
+      <c r="F74" s="92"/>
     </row>
     <row r="75" spans="1:6" ht="15.75" thickBot="1">
       <c r="A75" s="61"/>
       <c r="B75" s="84"/>
-      <c r="C75" s="85"/>
-[...2 lines deleted...]
-      <c r="F75" s="86"/>
+      <c r="E75" s="85"/>
+      <c r="F75" s="85"/>
     </row>
     <row r="76" spans="1:6" ht="15.75" customHeight="1" thickBot="1">
-      <c r="A76" s="87" t="s">
+      <c r="A76" s="86" t="s">
         <v>45</v>
       </c>
-      <c r="B76" s="88"/>
-[...3 lines deleted...]
-        <f>SUM(E56,E31,E10,E68)</f>
+      <c r="B76" s="87"/>
+      <c r="C76" s="87"/>
+      <c r="D76" s="88"/>
+      <c r="E76" s="94">
+        <f>SUM(E56,E31,E10,E68,E74)</f>
         <v>0</v>
       </c>
-      <c r="F76" s="95">
+      <c r="F76" s="94">
         <f>SUM(F56,F31,F10,F68)</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:6">
-      <c r="F77" s="90"/>
+      <c r="F77" s="89"/>
     </row>
     <row r="78" spans="1:6">
-      <c r="A78" s="91"/>
-      <c r="F78" s="96" t="str">
+      <c r="A78" s="90"/>
+      <c r="F78" s="95" t="str">
         <f>IF(F76&gt;0.4*E76,"HA EJECUTADO Y PAGADO MÁS DE UN 40% DEL IMPORTE SOLICITADO POR LO QUE NO PUEDE SER BENEFICIARIO DE LA AYUDA","")</f>
         <v/>
       </c>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="B4MQBXvyFMLCX3aNunaL/KRxU6O6z7lCQ/tYxYiP8oeSIeKLkkn3SX1Rt+6j4hApxLik7MfWFMbLjWb4aEY0UQ==" saltValue="oWHRZBeFlE27Yl+I0jYYUw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="8F7ktvRWVG925Nny5tcYiv/WT+NW4BIe6ghIAOKpwwqsp7eTDuLqo3UskCVNDZ6Ih1kB4LB9/Cv5pvPW8SwRQA==" saltValue="Q7fIFETS894j7JZrJ3q7bw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="64">
-    <mergeCell ref="B74:D74"/>
-[...7 lines deleted...]
-    <mergeCell ref="B15:D15"/>
     <mergeCell ref="B32:D32"/>
     <mergeCell ref="B33:D33"/>
     <mergeCell ref="E65:E66"/>
     <mergeCell ref="E57:E59"/>
     <mergeCell ref="B49:D49"/>
     <mergeCell ref="B48:D48"/>
     <mergeCell ref="B50:D50"/>
+    <mergeCell ref="B8:D8"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="B53:D53"/>
     <mergeCell ref="B51:D51"/>
     <mergeCell ref="A76:D76"/>
     <mergeCell ref="B56:D56"/>
     <mergeCell ref="B54:D54"/>
     <mergeCell ref="B55:D55"/>
-    <mergeCell ref="B34:D34"/>
-    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="B71:D71"/>
     <mergeCell ref="B68:D68"/>
     <mergeCell ref="B57:D59"/>
     <mergeCell ref="B61:D61"/>
     <mergeCell ref="B60:D60"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="B65:D66"/>
-    <mergeCell ref="B47:D47"/>
-[...1 lines deleted...]
-    <mergeCell ref="B53:D53"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="B30:D30"/>
     <mergeCell ref="B44:D44"/>
     <mergeCell ref="B52:D52"/>
     <mergeCell ref="B45:D45"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B41:D41"/>
     <mergeCell ref="B43:D43"/>
     <mergeCell ref="B36:D36"/>
     <mergeCell ref="B39:D39"/>
     <mergeCell ref="B42:D42"/>
     <mergeCell ref="B38:D38"/>
     <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="B35:D35"/>
     <mergeCell ref="F57:F59"/>
     <mergeCell ref="F65:F66"/>
     <mergeCell ref="B6:F6"/>
     <mergeCell ref="B67:D67"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="B17:D17"/>
     <mergeCell ref="B18:D18"/>
     <mergeCell ref="B20:D20"/>
     <mergeCell ref="B21:D21"/>
     <mergeCell ref="B22:D22"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="B26:D26"/>
   </mergeCells>
   <pageMargins left="0.51181102362204722" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C92AE3A1-2E97-461E-BC90-4C25A5AB63D7}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A1:E41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C9" sqref="C9"/>
+      <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="50.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="32.140625" customWidth="1"/>
     <col min="5" max="5" width="52.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="46.9" customHeight="1">
       <c r="A1" s="25" t="s">
         <v>47</v>
       </c>
       <c r="B1" s="26"/>
       <c r="C1" s="26"/>
       <c r="D1" s="26"/>
       <c r="E1" s="26"/>
     </row>
     <row r="2" spans="1:5">
       <c r="A2" s="15" t="s">
         <v>38</v>
       </c>
       <c r="B2" s="16"/>
@@ -2533,51 +2524,51 @@
     </row>
     <row r="3" spans="1:5">
       <c r="A3" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B3" s="17"/>
       <c r="C3" s="22"/>
       <c r="D3" s="6" t="s">
         <v>40</v>
       </c>
       <c r="E3" s="7"/>
     </row>
     <row r="4" spans="1:5">
       <c r="A4" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B4" s="17"/>
       <c r="C4" s="22"/>
       <c r="D4" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E4" s="9"/>
     </row>
     <row r="5" spans="1:5" ht="30">
       <c r="A5" s="14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D5" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E5" s="9"/>
     </row>
     <row r="6" spans="1:5">
       <c r="A6" s="3"/>
       <c r="B6" s="3"/>
       <c r="C6" s="2"/>
       <c r="D6" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E6" s="7"/>
     </row>
     <row r="7" spans="1:5">
       <c r="A7" s="3"/>
       <c r="B7" s="3"/>
       <c r="C7" s="2"/>
@@ -2618,51 +2609,51 @@
     </row>
     <row r="11" spans="1:5">
       <c r="A11" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="17"/>
       <c r="C11" s="22"/>
       <c r="D11" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="13"/>
     </row>
     <row r="12" spans="1:5">
       <c r="A12" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B12" s="17"/>
       <c r="C12" s="22"/>
       <c r="D12" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="9"/>
     </row>
     <row r="13" spans="1:5" ht="30">
       <c r="A13" s="14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E13" s="9"/>
     </row>
     <row r="14" spans="1:5">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="2"/>
       <c r="D14" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E14" s="7"/>
     </row>
     <row r="15" spans="1:5">
       <c r="A15" s="3"/>
       <c r="B15" s="3"/>
       <c r="C15" s="2"/>
@@ -2703,51 +2694,51 @@
     </row>
     <row r="19" spans="1:5">
       <c r="A19" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="17"/>
       <c r="C19" s="22"/>
       <c r="D19" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E19" s="13"/>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="17"/>
       <c r="C20" s="22"/>
       <c r="D20" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E20" s="9"/>
     </row>
     <row r="21" spans="1:5" ht="30">
       <c r="A21" s="14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D21" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E21" s="9"/>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" s="3"/>
       <c r="B22" s="3"/>
       <c r="C22" s="2"/>
       <c r="D22" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E22" s="7"/>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" s="3"/>
       <c r="B23" s="3"/>
       <c r="C23" s="2"/>
@@ -2788,51 +2779,51 @@
     </row>
     <row r="27" spans="1:5">
       <c r="A27" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B27" s="17"/>
       <c r="C27" s="22"/>
       <c r="D27" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E27" s="13"/>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="17"/>
       <c r="C28" s="22"/>
       <c r="D28" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E28" s="9"/>
     </row>
     <row r="29" spans="1:5" ht="30">
       <c r="A29" s="14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D29" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E29" s="9"/>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" s="3"/>
       <c r="B30" s="3"/>
       <c r="C30" s="2"/>
       <c r="D30" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E30" s="7"/>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" s="3"/>
       <c r="B31" s="3"/>
       <c r="C31" s="2"/>
@@ -2873,51 +2864,51 @@
     </row>
     <row r="35" spans="1:5">
       <c r="A35" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="17"/>
       <c r="C35" s="22"/>
       <c r="D35" s="12" t="s">
         <v>40</v>
       </c>
       <c r="E35" s="13"/>
     </row>
     <row r="36" spans="1:5">
       <c r="A36" s="8" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="17"/>
       <c r="C36" s="22"/>
       <c r="D36" s="8" t="s">
         <v>36</v>
       </c>
       <c r="E36" s="9"/>
     </row>
     <row r="37" spans="1:5" ht="30">
       <c r="A37" s="14" t="s">
-        <v>62</v>
+        <v>53</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="D37" s="8" t="s">
         <v>37</v>
       </c>
       <c r="E37" s="9"/>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" s="3"/>
       <c r="B38" s="3"/>
       <c r="C38" s="2"/>
       <c r="D38" s="6" t="s">
         <v>39</v>
       </c>
       <c r="E38" s="7"/>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" s="3"/>
       <c r="B39" s="3"/>
       <c r="C39" s="2"/>
@@ -2945,50 +2936,70 @@
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0" bottom="0" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="ba600c26-20e0-433c-877d-adf8e183668e" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100B5D8345CE9BD914C9D01226D63129445" ma:contentTypeVersion="18" ma:contentTypeDescription="Crear nuevo documento." ma:contentTypeScope="" ma:versionID="a66f483d4445229e0f2f510b78dcb5fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515" xmlns:ns3="ba600c26-20e0-433c-877d-adf8e183668e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eb5cde6b264d14f1210b1ea01b31d80b" ns2:_="" ns3:_="">
     <xsd:import namespace="d0f1999e-fb46-4be1-aa14-5c6f3ecfb515"/>
     <xsd:import namespace="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -3199,98 +3210,78 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E53312A6-1C60-4021-A0E0-4F6ACEC374AD}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0DFE9820-2DC2-4C92-A4E7-E7FD3D3364DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="ba600c26-20e0-433c-877d-adf8e183668e"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0d699c1b-74b1-495f-aae6-8d9a929802db"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="bc934ed1-fc6e-40dc-8eb3-366867545b6c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D223EF0-412A-462B-B87D-5FD678F2C40D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA9EAE01-2AEC-4504-A33D-442C650337CA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>PRESUPUESTO</vt:lpstr>
       <vt:lpstr>PROVEEDORES +15.000 EUROS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>